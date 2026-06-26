--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -12,75 +12,75 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="webp" ContentType="image/webp"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$10:$E$374</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$10:$E$376</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="649">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="652">
   <si>
     <t>Прайс-лист зонты оптом</t>
   </si>
   <si>
     <t>https://zont-opt.ru/</t>
   </si>
   <si>
     <t>Оптовый прайс-лист.</t>
   </si>
   <si>
     <t>Viber, WhatsUP +7 (916) 408-90-37</t>
   </si>
   <si>
     <t>+7 495 162-21-86 Многоканальный</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-12 15:57:29</t>
+    <t>Актуальность прайса на: 2026-06-26 23:12:09</t>
   </si>
   <si>
     <t>Женские зонты</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>Женский зонт автомат M.N.S арт. 435 с прозрачным куполом</t>
   </si>
@@ -690,62 +690,50 @@
   <si>
     <t>121-13</t>
   </si>
   <si>
     <t>Зонт автомат темно фиолетового цвета</t>
   </si>
   <si>
     <t>121-8</t>
   </si>
   <si>
     <t>Зонт автомат фиолетового цвета</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Зонт женский автомат арт. 173</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>Зонт женский с цветами автомат (642)</t>
   </si>
   <si>
-    <t>3111</t>
-[...10 lines deleted...]
-  <si>
     <t>1715D</t>
   </si>
   <si>
     <t>Шёлковый женский зонт автомат "ЦВЕТЫ"</t>
   </si>
   <si>
     <t>Полуавтомат</t>
   </si>
   <si>
     <t>А544</t>
   </si>
   <si>
     <t>Женский зонт полуавтомат Universal арт. А544 однотонный Женский зонт полуавтомат Universal арт. А544 однотонный</t>
   </si>
   <si>
     <t>К525</t>
   </si>
   <si>
     <t>Женский зонт полуавтомат Universal арт. К525 с проявляющимся рисунком Женский зонт полуавтомат Universal арт. К525 однотонный купол</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>Женский зонт полуавтомат в стиле Burberry (955)</t>
@@ -864,98 +852,110 @@
   <si>
     <t>Однотонный зонт</t>
   </si>
   <si>
     <t>Трость</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Женский зонт трость белый (108)</t>
   </si>
   <si>
     <t>SLJ17109</t>
   </si>
   <si>
     <t>Женский зонт трость сатин жаккард SLJ17109 Женский зонт трость сатин жаккард SLJ17109</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>Зонт полуавтомат арт. 2162</t>
   </si>
   <si>
+    <t>CPY66</t>
+  </si>
+  <si>
+    <t>Зонт трость 8 спиц арт. CPY66</t>
+  </si>
+  <si>
     <t>430</t>
   </si>
   <si>
     <t>Зонт трость классический 24 спицы art. 430</t>
   </si>
   <si>
     <t>Т309</t>
   </si>
   <si>
     <t>Зонт трость классический с деревянной ручкой art.  Т309</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Зонт трость классический с деревянной ручкой art. 176</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>Зонт трость классический с деревянной ручкой art. 2762</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>Зонт трость классический с деревянной ручкой art. 2765</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>Зонт трость прозрачный купол арт. 688</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>Зонт трость прозрачный купол арт. 940 (500)</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>Зонт трость хамелион арт. 2202</t>
   </si>
   <si>
+    <t>417</t>
+  </si>
+  <si>
+    <t>Зонт-трость с ручкой крючок женские  art. 417</t>
+  </si>
+  <si>
     <t>UN17</t>
   </si>
   <si>
     <t>Прозрачный зонт трость Universal арт. UN17</t>
   </si>
   <si>
     <t>UN123</t>
   </si>
   <si>
     <t>Прозрачный зонт трость арт. UN123</t>
   </si>
   <si>
     <t>Механический</t>
   </si>
   <si>
     <t>019</t>
   </si>
   <si>
     <t>Механически женский зонт тюльпаны (019)</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>Мини зонт механический арт. 2755</t>
@@ -1080,56 +1080,59 @@
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>МУЖСКОЙ ЗОНТ ТРОСТЬ SPONSA АРТ. 3527</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>МУЖСКОЙ ЗОНТ ТРОСТЬ SPONSA АРТ. 3528</t>
   </si>
   <si>
     <t>W804 (356)</t>
   </si>
   <si>
     <t>Мужской зонт трость Universal W804</t>
   </si>
   <si>
     <t>71010</t>
   </si>
   <si>
     <t>Зонт автомат "кошки" арт. 71010</t>
   </si>
   <si>
-    <t>412</t>
+    <t>412s</t>
   </si>
   <si>
     <t>Зонт автомат 10 спиц арт. 412</t>
   </si>
   <si>
+    <t>412b</t>
+  </si>
+  <si>
     <t>6209-10</t>
   </si>
   <si>
     <t>Зонт автомат арт. 6209-10</t>
   </si>
   <si>
     <t>6209-12</t>
   </si>
   <si>
     <t>Зонт автомат бирюзового цвета арт. 6209-12</t>
   </si>
   <si>
     <t>6209-9</t>
   </si>
   <si>
     <t>Зонт автомат бордового цвета арт. 6209-9</t>
   </si>
   <si>
     <t>JM101S</t>
   </si>
   <si>
     <t>Зонт автомат в 12 цветах (JM101S) Цвет 1</t>
   </si>
   <si>
     <t>Зонт автомат в 12 цветах (JM101S) Цвет 2</t>
@@ -1440,50 +1443,56 @@
   <si>
     <t>K16</t>
   </si>
   <si>
     <t>Зонт мужской автомат M.N.S арт. K16</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>Зонт мужской черный автомат</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>Зонт мужской черный автомат (703)</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>Зонт мужской черный автомат с кожаной ручкой (2723)</t>
   </si>
   <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>Зонт мужской черный автомат с кожаной ручкой (334)</t>
+  </si>
+  <si>
     <t>16</t>
   </si>
   <si>
     <t>Зонт с двойными спицами в 5 цветах Бордовый</t>
   </si>
   <si>
     <t>Зонт с двойными спицами в 5 цветах  Синий</t>
   </si>
   <si>
     <t>Зонт с двойными спицами в 5 цветах Зеленый</t>
   </si>
   <si>
     <t>Зонт с двойными спицами в 5 цветах Коричневый</t>
   </si>
   <si>
     <t>Зонт с двойными спицами в 5 цветах Серый</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>Зонт черный автомат 12 спиц арт. 1285</t>
   </si>
   <si>
     <t>D2060</t>
@@ -1707,54 +1716,54 @@
   <si>
     <t>A805</t>
   </si>
   <si>
     <t>Классический зонт трость с кожаной ручкой (A805)</t>
   </si>
   <si>
     <t>126B</t>
   </si>
   <si>
     <t>Мужской зонт с большим куполом 16 спиц (126B)</t>
   </si>
   <si>
     <t>D0034</t>
   </si>
   <si>
     <t>Мужской зонт трость c деревянной ручкой арт. D0034</t>
   </si>
   <si>
     <t>D0029</t>
   </si>
   <si>
     <t>Мужской зонт трость c деревянной ручкой крючок арт. D0029</t>
   </si>
   <si>
-    <t>D0030</t>
-[...2 lines deleted...]
-    <t>Мужской зонт трость c кожаной ручкой арт. D0030</t>
+    <t>D0030 (888)</t>
+  </si>
+  <si>
+    <t>Мужской зонт трость c кожаной ручкой арт. D0030 (888)</t>
   </si>
   <si>
     <t>Детские зонты</t>
   </si>
   <si>
     <t>К400</t>
   </si>
   <si>
     <t>Детский зонт Universal арт. К400 принт с героями мультфильмов Детский зонт Universal арт. К400 принт с героями мультфильмов К400</t>
   </si>
   <si>
     <t>К403</t>
   </si>
   <si>
     <t>Детский зонт Universal арт. К403 чёрный купол Детский зонт Universal арт. К403 чёрный купол К403</t>
   </si>
   <si>
     <t>К402</t>
   </si>
   <si>
     <t>Детский зонт в два сложения Universal арт. К402 герои мультфильмов Детский зонт в два сложения Universal арт. К402 герои мультфильмов</t>
   </si>
   <si>
     <t>B372-A720</t>
   </si>
@@ -2123,51 +2132,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653fc9fa7d2c9e0283ecaba63740a18.PNG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89dc9035bd821a73c710da6b37e696.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b469d3e103efd34fad9fcfc4e1f4d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e2f61c4e4a1e4c8d67ea22d686c20.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37802e5287dc9893d19394ab5e91822c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799f444fce01f8d0280548627b3b83c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047e6c7b4c4f2120bc8d2a6dfc28166.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb33936f0d13f88fc6588d4b8d8f6cf.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413c24faa0177e861c3dfa5e2a2baf6.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6b1799a907784104f93647cd7ef6a.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c116b8713982defb25136b656d9d5e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b82018f747c55437e2d123918d05f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b88cdd3e44ccd5f881d384ca2424c2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e400f597381bc702c4e216b547b2b.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855762abe8c7cd8e02dc64d15156493.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9a62c348246d2cd0655185b152623.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179783107cdae34e1a7d22c5008cfec6.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261b59212ef5074f4ae4c4ad794cd7f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb85303aa94c158a4b5066e91aff24.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c5db3d9d28e78f33a607a3443772a.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b56bfc22c53db5030351dda0c1048c.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aae816df67015d3b65f5e0b4dabf1a.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3dc54b0f27ddb50257c932ee5ad51.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3641469b388c6f638079e3e5764c1.PNG"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2f850a27671c0acfd522a68f66b4a.PNG"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2944febd7eed44457ffccb931bf93a.JPG"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9003f67dab6b98e6dfecbb12403a74b.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3dfa748153ea56a299e024531c841.JPG"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699aadb415c7fa9134616253f5a85261.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c5cc39090fe4cf1408e74bee356c8.JPG"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2700f29c5bf1e5210a978f0009bc3.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e13ec98e97de26b34da5984b93aaa0.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3dacd32db1ae8dc118e588a574ea9.JPG"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad961c20e037d6eafc0091514056a1a.JPG"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716a870793845c594ae96faebed626b.JPG"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde998df4ff8aa485da1ef6ef21e7cd.JPG"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4567c56f5243b57d72639b7cc422e.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442ddc833f2b94755a8bc17ec69ca23.JPG"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b8a53ed5bd5ba1949669a3dbfae07.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1e38e5802a2a09cb63cd7cf4d8dee.JPG"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510cd46918a6b8b873c02c3c52a4ab8.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d1e2d34e1a664d48abeb4161545a1.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7871e8b8b4d0643b770d8cf5fa1251d.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d468a53aff4b89f188a3b0ddbb461.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f6f82a7838fe22c94c45fe74def10.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d523678832a5571fad0dda6130c42.PNG"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c6c038e7b84dd24969169f1fedd88.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c577e73af7a462ddfb938d23ac2fe.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d150b2aba537bdd91ea0be49cc37f2.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca73a57d0c36273c0b12a4b5f895050.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eff1b8f38a371217e0c79da6169e15.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23138ba4cb2db4d4232e8b1e3d85a344.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6494d3d8e60a78d3076ce7b14eee27c.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c317cb491ee42e57b3f710aa32e144.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda7dc51cf2fa5f7c1c00a027cc9c71.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8856926a225cf6f3bba104be3eeff.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085d947490968071361238a54107d82.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03265f50d70c8e2dd87299e29f74a2.JPG"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58071b29bf03bb12d1f2f0b7a4860f5.JPG"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c67b1441312802f3d3873ae9be681.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb9ca05608aa9aa112f9b235c15809.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da922989c71f637243bcbcfe4efa15.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df3e617dfece726f4b1309ee9ca5e6.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcc9628631f4ed89f6afc2e21c48f9.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108e6a0f9f3ae67ba74f5bb06ebf96c.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94b7c99c8356334c88dbdd7685582c.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce369f0e66e0078435a48167cce1a7f0.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f1702457109a5e981d404525594e4.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f28458da565a7904abf7dd278fdbb.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cbfcff14722dba4ea18f8bb8475f5.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a82ca9bd17b7a78cc07c87793b8cb.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34f186f243e5447edbed1bc73f3b8f.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac764ca289d51365300b7b57c3253a4.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77d6906dc5d3e0a28b3e11755a6f1b.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380390d3c1d1de8a40fd944c24809ce.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e72da03752ff3dfe92b60dbe719985.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc6c4bed68febe65bc4e24debb9313.PNG"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f24948c7fbcba683cdc6561b99199.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b033e9e6ae2d760e0de594a6300a521.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114b64966da7a5f7a6412881b8893f6.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963a9e7222a1a1b384225a395557b96.PNG"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dee6a8a2bee018737d2660aa7d6284.PNG"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dea0bcc75772220ea00fdf8babfc70.PNG"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f136561a532127a91a43f420d46e3.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e285036885083094d0723b1b5322306.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0d628ad8473ae5316084941aa43d3.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b8f10fff77b6236a7136eef6099cf.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6df38f36836308b566bf74a3e90eab.PNG"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae4757bd1d02a624096b28c16ee917.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c23583b5af24b4cbc7f9597522213d.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2b06fb32c4c7f2e4e9ce1b150bb4f.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1cf8e39e5f15811209b2ef14f1c62.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029390519eface348bb0a99760a7df29.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e030abd357879abcfe3544fa83d42fa.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62310c80788f94bbc4e483a9404de2.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9ba41ee2f62841497c318cb7c4d0f.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ae75beaf1407199be4b2bf91384c7.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58382b05e1c68fb64eb70d2c6305313d.PNG"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaaac0b7749103fc168618e228a6d79.PNG"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3442c47620b4d4777116c34c69ca318.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17544232539a733e8f9519c13de9b5.webp"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d96110aa1e59840ad55b4c3cfd709.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607863e0e6a29635acbb2449b51721a7.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b0a98d10cba843c6ea9f9a69481a5.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de673f4feedc8359ecd5696f907d212.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb47fbd9ae48ff214bbb0c98bcddb5d.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cd177563d1a7e5dfb5511aa96c3b3.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69efa56e9eee55a01d170cdabc988a.PNG"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d582f50fe6a10ee34ec851f1225d1.JPG"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94fb85b9b1ff13f6cc46f38db2d86a.JPG"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050376e0311788eea6855631c09dfea.JPG"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23662690fe646ce017cbc4c8b65790e.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1a59b4cffc82b38979a7f33009881.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1977f7bdb450197ab09aa04680a5ead.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28c258aee0a3f7906c426263a696ee.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb41d6ab7b7221b8a040d246bfaf162.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5312f613bc2d1ef4219a4fc5eb8466.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683f2abd4f5ec6c6b342da340d0be13.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a353a046944947527933b6d15cb1b46.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954183de92a36787c019f940e6ad643.JPG"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63986aecfb876aa26852c137e3f40c9.JPG"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16d80051a5e351186a3e1226ba5b5e.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccbf5f64ca13624a6a20c3280bb2bb.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974439ed7df18d22b56c7b229b7235d.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bedd6fd96f5f0dde4bd6448d1605e.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cdac4fcfbee7b3969f745942cedd7.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50460905c3eae913cca548e17a998a.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7637de4cc0b251206a3dcbbf087f2.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddd46a7f8d39ace4c05820a7422b2d.PNG"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d8e226ab49d6c5bf1718e35945c5f.jpeg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0095e836ba6858f61bbc26757bbdc7.PNG"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b1ce02908d6d2fe7ca0db589bcea5.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87689c96f1a84b8a9270a459bce727.JPG"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ab3716ba8ea59f72416f823e1c56a.jpeg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a402218f21f53353293ac53c0a821fb.webp"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa195c95212196bf59d2cfff116e057e.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41042ae2ca4e400852b33a52de4f6510.PNG"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf946977b54cead6267877b6509f8e.PNG"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f1227a13b95589b401d90adb5aeb3.jpeg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75444b3bacbedf6cea94361804d97af5.jpeg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862969cb7910277aefc75ce0a2cab20.webp"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a20513066ae0d85d8e3c83f51212a.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffadbdb6ccef1b6cda44c9e2cf178bd.jpeg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745a0a300e069674c5880a572a811c2.jpeg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1915ef962313484b79509f96cd405f.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ee1db24eebdb2fdd9533a136ab41d.webp"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ab4f2035c0eab7e0eb7d236ce02d5.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba8168664d2a87b86585290c23ebed.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1658f433f67a5916a6644a95beef4.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189667cc9381012728b7a0b8352f54c4.PNG"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdef3a3b49f5ba65c0142ade77aa89.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e666fc19596cce59010917420d8129.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c299ab57f2ea1692bc2b7310c5c507.jpeg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdbcb9d391c2339e666b456220dc01.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d137f3e3dc03caaa1f05c70431d7bae.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc3be779ff131e40e5a7610783f7c8.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b386fe906b610a51378903dc2d441ae.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907d76025f58880e730430e067f6cf0.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99072a9dda41d44790212a75817244ce.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02145e578102a6caaa1a46462e4b60.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de5830d6fe1e9799440ed100e53899.jpeg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9d5b7141f9bf23bbe55b0ce095e16.jpeg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d3eff2dd93530cb99659615534455.jpeg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95594b1643d46095721d84abc96628.jpeg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440684d403dbdbeed99d41b7d705eae.jpeg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742c9e82010975fcbb0b44e463e75e5.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3b9c225cd125af843709026ace2bd.jpeg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176437776edec81cf334a9103eb0702.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da739c984344fb35aef1c2905254ed5.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b387ccb1f35a66bdd4386528796798.jpeg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b160445b1df7dfd0e54c89b080094.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff023c360b30c49b73ea42fd12fa33cc.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ede5cb1570be61f1ebdd21f978c424.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c13cc74e7f6b53041b64b4326a44b.PNG"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6285990f231f0fda4b670ed2ed67b0.PNG"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b3da8a56aadb42ecb1c09861d0f5e.PNG"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42994b25e12c50d2760d932836dd19c0.PNG"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2178892adf672cac214234e584cd7.PNG"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e8b11447046083ccfb1166478db9d.PNG"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13828a2d654e729c9fe1759343e56b61.PNG"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7108878c9f9452927669e308482e53.PNG"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fdb1c923516c800d00bd42d4d98fd.PNG"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ce3e5485b12cbeb689e791d8be086.PNG"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bd97d29df789e4f7f59ef6c8eb0cd.PNG"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ac65304023046d0ba833c4445f7d4.PNG"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3c4ea6747fa0f46573a7b36f2838d.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f73cb31596820f84a084a4a3d63de4.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5d8586d4262de8c696b5ec9b47a18.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafb04356448ab0438da3aa1e4f25b6.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6129108ed619de610a8f8894f45bad.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce888a09bc86853848de250bdc03a0.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f504921361ee6385fbb82ddd43e415.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74621b24a37313197c2c493a97f6b5.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f7cdf67e9d28b9579e28b64318f81.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ba4261d0541b2267e1a06f23ba515.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041545bc91fb5ad957e4d7861bd15dcb.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fb941e564d56a69960e6af29c538b.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842c4f6305e03e8f61da90a67cace7b.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391246c09fc305209f764bde59f9af3e.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd5905b69d3839ff2a11e0a5fa7139.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2488cf1b9fe0cad5c77b61c14917b.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f663d59ada127241adef55ef286a796.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606468f45e76f8125c5bf3a293ba2ae5.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ac33fcd9dd259ee7f6da172e44dff.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4894fc7c2e68d3222a13c7c0142c4c.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7f701943e5838a13b7fb610abaaa6.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15816f2b51c7d1bd436a02481702384a.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2391e317a1ea700039aa4b2e83e042.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abc8fbc6590024eef68fb6a299360b.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb132351a907cb555a29cb05f766b2.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4df0c1a752f21c099c859c12453137.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4b9c31d38ef6656c72abed16b13b9.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b2170d98a82d3c4241ab357a34501.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7eff97b071a20a500c607eb36ed34b.JPG"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e5e928761e10eef2201eeadf57029.JPG"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e6b71e76493c1965f562e15bbddfb.JPG"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7b1d0d5448a0f0840774519adc45f.JPG"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838fbd1950eed3484ac5e589e576aa6.JPG"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f55e0ab2e6e39bc9e5fe553143c98.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da946477388d2cf1e5b74a80ecfc74.PNG"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733af1962274eb29a8764c09f18d8cc3.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a15e4ec23e9bbf852ddf63a9ad2c8.PNG"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b565f0c92db90808b986d1ac62e9d6e.PNG"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9967634e4052e17fb426f2fcfd959eb.PNG"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230480a2f6792b6158c960f9a2c05736.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68e034c6a72ffb06b19ef40b7c1a3a.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c8b455ca85a7eef84c022d5b13470.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63205feb696735e2f3f98b1393dc8b.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec803291efa1bee41acfb29b214436.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867dde0577205f4350dc7af97d6a89a.webp"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535a7d1bf111c6951973f66b6da08a6.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83f1440b8e9c45f1e71659553c05f9.PNG"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f6de8ec13bf4319a88b5c03312e35.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881f02a5450802494abe0b14dcbce0f.PNG"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9d4f8503188a4aba26ec75c2e4fc1.PNG"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85285ea69166fa99f0d64f7ec06af4.PNG"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0d9e0fc1c2720dd27518e125ece86.PNG"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c42a4d96caee604fde3788eac558d9.PNG"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f7899b8481e5d0d3966afd5db6f2d.PNG"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170add96a718867546c2a9227c2ab891.PNG"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7015d175e481656b257acdca62dc53.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2abe95af4f0b6fe13b94c0bea45508.JPG"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255e5612f829afbef9e6f1e38e8a26c.jpeg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3320301762b99355c920d8cdcb9577.PNG"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c196f23ef7ce150f31a0b816bb68e6.PNG"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8a73927ba6209d0476eec219dfc37.jpeg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b95ad7d6df31404bb4295929296cea.PNG"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b51085ecdc66a26f62258eb3799c7.JPG"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c539ec4a3e9839fc12be993196c339e.JPG"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1192eba5f3a81e31635bee479774aa4.JPG"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f6535d59207e1d13e493c298ee8fa.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0517ad1f722819001fb51ca3f05a0e.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e952d4357f1061a4d03c3974f351897.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528ca39898d1bbc88bab3ce16a64f84.jpeg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b30d4048e3b3413eec6da7396a228.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fe6cb0ca68f7de964e951112a5994.webp"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2306485c3be3f73c7d113ea5908836.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72270032221633d05a3b3d25d53c76e1.JPG"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a850e72c763d82ed005ebdfcc59255.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925e300930f94e4870b7e9042d6fa30.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c12d49f30aa02cd67f7c636bce1b3.JPG"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dec10dc23689fa1200ebf8356296e.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5d1a2b5e7e031af431502c5c3ef5c.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44370171a8866cf40fcaa279fd22ea6f.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be5cd06eafbf9672576333b33ce45e.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb658f79424286c3d25181475ff1c5.PNG"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f9af31043fc2f137efae43a2e0c0a.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d8faf8627cbb3bab50880afe2d07b.PNG"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ae09aebc834301553a2483b8a00e8.JPG"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d12691a3079868b763d12788e8de9a.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250de748d35998a8ed73a0107cea670e.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f88b1efe94433088ea42b5e65674c1.PNG"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f1ad672d061aced56abddd413fe19.PNG"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15a3cee4f65cbda9ef642f9e40da66.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e823b3447b4e7ce33625157a8a89c3.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277169285505ee4f8cc14d6a46569dde.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317a3fd3586a05b5325c894d9f5dbad.PNG"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64592fbe441c8f7eb75d919ea2f850.PNG"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb2db7736813c940212c3dd417827c.PNG"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bd4e0dd23c4432a9e47efefeb7e4c.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58c9e4b974dcb8c8675a9bdc021a6f.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79baeff7157f0a752f30b86b3a091b.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8d8991a29448d01a429b9112d63bf.jpeg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f789c00c3eb93eb83dc1b0fdf2a602.PNG"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48ad78760e53a2c2f92f97583c32c4.JPG"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d369da176a686ba9735a2bc134a45.JPG"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a45334d59d8e202b53509d095980d.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0417fa6576421ae19d0d771842974b.jpeg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd793607b956a104a97880d8a252aec.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16792aa0a557e3c60929b3d455043f.JPG"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd69e6c6eb887b1c6221a998f671755.jpeg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bc70c37aa5c5513e0c6029eff64f3.jpeg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a77c0b30486d6370dce92a8399b84f.jpeg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a99066ecd5f82a047a3c474fa6f44.jpeg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2663e0f1dbde5ec1b9607c0b428b55e.jpeg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da32094efb76111d2649e3f6aaff08.jpeg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56379da28472064cb68ddba70f9861f.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543e481e9d3d761e68685fd0f9463f1.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a605a1b30f05636a225051b7e8ac39.jpeg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2896544ec59ceef42ac6cef14dbe2.JPG"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c3e17eaeaa092ba2876b80eacc534.JPG"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46a80f82ae696eda0e9bb7ea279f40.JPG"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16bad5b0aa3f10098e177942f19824.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41f8cbf624491d28855aab087818dc.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886803e8e9e60826b307a77492b4fbd.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c41943bb73ab841ee2cf842b2123d.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118a7db0c5564811f561cb987a1ecad.JPG"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e0670e4d17d2ce30a80bc57280d7e.JPG"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601b57f8e7e606f424affe7ce4ee62e.PNG"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba123ac2f8e4b02ba0d9ef113cc8cc77.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38433979f68b4972d5f7a3bee449ea.PNG"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceee3bb288e3ef05ee042ec19c6f69f.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c84bf9c4e146859eec2fd90a3cf3df.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34862b2f50a735c46f1734f74924c7.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b4e7c07f0d7781fe8cc0fa84c3926.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445eb7e99b515de5893a627e822751f.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7d30918e96e3f3467a6380be99276.JPG"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca822d6852fb71af7873352e1b0331e5.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de83c8b563f510953a427d57e67b1c.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cf5d89dbee3766a3970f5374cad47.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d47c21bd3b7428229ad647013cc94.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bb02d59808847b7a9bab45f7d3557.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fa1b162a25c388b8c7a7400349b51.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf376a7cbe7fccea9c978f93ef60d81.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e533dd171709cc7a29ca24080535d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653fc9fa7d2c9e0283ecaba63740a18.PNG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89dc9035bd821a73c710da6b37e696.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b469d3e103efd34fad9fcfc4e1f4d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e2f61c4e4a1e4c8d67ea22d686c20.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37802e5287dc9893d19394ab5e91822c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799f444fce01f8d0280548627b3b83c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047e6c7b4c4f2120bc8d2a6dfc28166.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb33936f0d13f88fc6588d4b8d8f6cf.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413c24faa0177e861c3dfa5e2a2baf6.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6b1799a907784104f93647cd7ef6a.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c116b8713982defb25136b656d9d5e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b82018f747c55437e2d123918d05f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b88cdd3e44ccd5f881d384ca2424c2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e400f597381bc702c4e216b547b2b.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855762abe8c7cd8e02dc64d15156493.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9a62c348246d2cd0655185b152623.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179783107cdae34e1a7d22c5008cfec6.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261b59212ef5074f4ae4c4ad794cd7f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb85303aa94c158a4b5066e91aff24.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c5db3d9d28e78f33a607a3443772a.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b56bfc22c53db5030351dda0c1048c.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aae816df67015d3b65f5e0b4dabf1a.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3dc54b0f27ddb50257c932ee5ad51.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3641469b388c6f638079e3e5764c1.PNG"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2f850a27671c0acfd522a68f66b4a.PNG"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2944febd7eed44457ffccb931bf93a.JPG"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9003f67dab6b98e6dfecbb12403a74b.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3dfa748153ea56a299e024531c841.JPG"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699aadb415c7fa9134616253f5a85261.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c5cc39090fe4cf1408e74bee356c8.JPG"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2700f29c5bf1e5210a978f0009bc3.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e13ec98e97de26b34da5984b93aaa0.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3dacd32db1ae8dc118e588a574ea9.JPG"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad961c20e037d6eafc0091514056a1a.JPG"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716a870793845c594ae96faebed626b.JPG"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde998df4ff8aa485da1ef6ef21e7cd.JPG"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4567c56f5243b57d72639b7cc422e.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442ddc833f2b94755a8bc17ec69ca23.JPG"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b8a53ed5bd5ba1949669a3dbfae07.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1e38e5802a2a09cb63cd7cf4d8dee.JPG"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510cd46918a6b8b873c02c3c52a4ab8.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d1e2d34e1a664d48abeb4161545a1.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7871e8b8b4d0643b770d8cf5fa1251d.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d468a53aff4b89f188a3b0ddbb461.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f6f82a7838fe22c94c45fe74def10.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d523678832a5571fad0dda6130c42.PNG"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c6c038e7b84dd24969169f1fedd88.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c577e73af7a462ddfb938d23ac2fe.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d150b2aba537bdd91ea0be49cc37f2.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca73a57d0c36273c0b12a4b5f895050.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eff1b8f38a371217e0c79da6169e15.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23138ba4cb2db4d4232e8b1e3d85a344.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6494d3d8e60a78d3076ce7b14eee27c.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c317cb491ee42e57b3f710aa32e144.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda7dc51cf2fa5f7c1c00a027cc9c71.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8856926a225cf6f3bba104be3eeff.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085d947490968071361238a54107d82.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03265f50d70c8e2dd87299e29f74a2.JPG"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58071b29bf03bb12d1f2f0b7a4860f5.JPG"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c67b1441312802f3d3873ae9be681.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb9ca05608aa9aa112f9b235c15809.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da922989c71f637243bcbcfe4efa15.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df3e617dfece726f4b1309ee9ca5e6.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcc9628631f4ed89f6afc2e21c48f9.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108e6a0f9f3ae67ba74f5bb06ebf96c.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94b7c99c8356334c88dbdd7685582c.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce369f0e66e0078435a48167cce1a7f0.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f1702457109a5e981d404525594e4.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f28458da565a7904abf7dd278fdbb.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cbfcff14722dba4ea18f8bb8475f5.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a82ca9bd17b7a78cc07c87793b8cb.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34f186f243e5447edbed1bc73f3b8f.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac764ca289d51365300b7b57c3253a4.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77d6906dc5d3e0a28b3e11755a6f1b.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380390d3c1d1de8a40fd944c24809ce.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e72da03752ff3dfe92b60dbe719985.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc6c4bed68febe65bc4e24debb9313.PNG"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f24948c7fbcba683cdc6561b99199.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b033e9e6ae2d760e0de594a6300a521.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114b64966da7a5f7a6412881b8893f6.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963a9e7222a1a1b384225a395557b96.PNG"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dee6a8a2bee018737d2660aa7d6284.PNG"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dea0bcc75772220ea00fdf8babfc70.PNG"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f136561a532127a91a43f420d46e3.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e285036885083094d0723b1b5322306.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0d628ad8473ae5316084941aa43d3.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b8f10fff77b6236a7136eef6099cf.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6df38f36836308b566bf74a3e90eab.PNG"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae4757bd1d02a624096b28c16ee917.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c23583b5af24b4cbc7f9597522213d.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2b06fb32c4c7f2e4e9ce1b150bb4f.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1cf8e39e5f15811209b2ef14f1c62.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029390519eface348bb0a99760a7df29.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e030abd357879abcfe3544fa83d42fa.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62310c80788f94bbc4e483a9404de2.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9ba41ee2f62841497c318cb7c4d0f.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ae75beaf1407199be4b2bf91384c7.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58382b05e1c68fb64eb70d2c6305313d.PNG"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaaac0b7749103fc168618e228a6d79.PNG"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3442c47620b4d4777116c34c69ca318.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17544232539a733e8f9519c13de9b5.webp"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d96110aa1e59840ad55b4c3cfd709.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607863e0e6a29635acbb2449b51721a7.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b0a98d10cba843c6ea9f9a69481a5.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de673f4feedc8359ecd5696f907d212.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb47fbd9ae48ff214bbb0c98bcddb5d.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d582f50fe6a10ee34ec851f1225d1.JPG"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94fb85b9b1ff13f6cc46f38db2d86a.JPG"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050376e0311788eea6855631c09dfea.JPG"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23662690fe646ce017cbc4c8b65790e.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1a59b4cffc82b38979a7f33009881.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1977f7bdb450197ab09aa04680a5ead.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28c258aee0a3f7906c426263a696ee.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb41d6ab7b7221b8a040d246bfaf162.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5312f613bc2d1ef4219a4fc5eb8466.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683f2abd4f5ec6c6b342da340d0be13.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a353a046944947527933b6d15cb1b46.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954183de92a36787c019f940e6ad643.JPG"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63986aecfb876aa26852c137e3f40c9.JPG"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16d80051a5e351186a3e1226ba5b5e.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccbf5f64ca13624a6a20c3280bb2bb.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974439ed7df18d22b56c7b229b7235d.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bedd6fd96f5f0dde4bd6448d1605e.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cdac4fcfbee7b3969f745942cedd7.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50460905c3eae913cca548e17a998a.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7637de4cc0b251206a3dcbbf087f2.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddd46a7f8d39ace4c05820a7422b2d.PNG"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d8e226ab49d6c5bf1718e35945c5f.jpeg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0095e836ba6858f61bbc26757bbdc7.PNG"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b1ce02908d6d2fe7ca0db589bcea5.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87689c96f1a84b8a9270a459bce727.JPG"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ab3716ba8ea59f72416f823e1c56a.jpeg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d914a74f0a19a588299b1c3cc9653a.jpeg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a402218f21f53353293ac53c0a821fb.webp"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa195c95212196bf59d2cfff116e057e.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41042ae2ca4e400852b33a52de4f6510.PNG"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf946977b54cead6267877b6509f8e.PNG"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f1227a13b95589b401d90adb5aeb3.jpeg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75444b3bacbedf6cea94361804d97af5.jpeg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862969cb7910277aefc75ce0a2cab20.webp"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a20513066ae0d85d8e3c83f51212a.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317da6e3926a3fc6da3f141683257884.JPG"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffadbdb6ccef1b6cda44c9e2cf178bd.jpeg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745a0a300e069674c5880a572a811c2.jpeg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1915ef962313484b79509f96cd405f.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ee1db24eebdb2fdd9533a136ab41d.webp"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ab4f2035c0eab7e0eb7d236ce02d5.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba8168664d2a87b86585290c23ebed.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1658f433f67a5916a6644a95beef4.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189667cc9381012728b7a0b8352f54c4.PNG"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdef3a3b49f5ba65c0142ade77aa89.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e666fc19596cce59010917420d8129.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c299ab57f2ea1692bc2b7310c5c507.jpeg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdbcb9d391c2339e666b456220dc01.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d137f3e3dc03caaa1f05c70431d7bae.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc3be779ff131e40e5a7610783f7c8.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b386fe906b610a51378903dc2d441ae.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907d76025f58880e730430e067f6cf0.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99072a9dda41d44790212a75817244ce.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02145e578102a6caaa1a46462e4b60.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de5830d6fe1e9799440ed100e53899.jpeg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9d5b7141f9bf23bbe55b0ce095e16.jpeg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d3eff2dd93530cb99659615534455.jpeg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95594b1643d46095721d84abc96628.jpeg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440684d403dbdbeed99d41b7d705eae.jpeg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742c9e82010975fcbb0b44e463e75e5.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3b9c225cd125af843709026ace2bd.jpeg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176437776edec81cf334a9103eb0702.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da739c984344fb35aef1c2905254ed5.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa0c4d7e0c6b9a7e4ca942e368945c.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b387ccb1f35a66bdd4386528796798.jpeg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b160445b1df7dfd0e54c89b080094.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff023c360b30c49b73ea42fd12fa33cc.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ede5cb1570be61f1ebdd21f978c424.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c13cc74e7f6b53041b64b4326a44b.PNG"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6285990f231f0fda4b670ed2ed67b0.PNG"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b3da8a56aadb42ecb1c09861d0f5e.PNG"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42994b25e12c50d2760d932836dd19c0.PNG"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2178892adf672cac214234e584cd7.PNG"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e8b11447046083ccfb1166478db9d.PNG"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13828a2d654e729c9fe1759343e56b61.PNG"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7108878c9f9452927669e308482e53.PNG"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fdb1c923516c800d00bd42d4d98fd.PNG"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ce3e5485b12cbeb689e791d8be086.PNG"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bd97d29df789e4f7f59ef6c8eb0cd.PNG"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ac65304023046d0ba833c4445f7d4.PNG"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3c4ea6747fa0f46573a7b36f2838d.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f73cb31596820f84a084a4a3d63de4.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5d8586d4262de8c696b5ec9b47a18.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafb04356448ab0438da3aa1e4f25b6.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6129108ed619de610a8f8894f45bad.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce888a09bc86853848de250bdc03a0.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f504921361ee6385fbb82ddd43e415.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74621b24a37313197c2c493a97f6b5.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f7cdf67e9d28b9579e28b64318f81.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ba4261d0541b2267e1a06f23ba515.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041545bc91fb5ad957e4d7861bd15dcb.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fb941e564d56a69960e6af29c538b.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842c4f6305e03e8f61da90a67cace7b.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391246c09fc305209f764bde59f9af3e.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd5905b69d3839ff2a11e0a5fa7139.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2488cf1b9fe0cad5c77b61c14917b.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f663d59ada127241adef55ef286a796.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606468f45e76f8125c5bf3a293ba2ae5.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ac33fcd9dd259ee7f6da172e44dff.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4894fc7c2e68d3222a13c7c0142c4c.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7f701943e5838a13b7fb610abaaa6.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15816f2b51c7d1bd436a02481702384a.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2391e317a1ea700039aa4b2e83e042.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abc8fbc6590024eef68fb6a299360b.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb132351a907cb555a29cb05f766b2.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4df0c1a752f21c099c859c12453137.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4b9c31d38ef6656c72abed16b13b9.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b2170d98a82d3c4241ab357a34501.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7eff97b071a20a500c607eb36ed34b.JPG"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e5e928761e10eef2201eeadf57029.JPG"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e6b71e76493c1965f562e15bbddfb.JPG"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7b1d0d5448a0f0840774519adc45f.JPG"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838fbd1950eed3484ac5e589e576aa6.JPG"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f55e0ab2e6e39bc9e5fe553143c98.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da946477388d2cf1e5b74a80ecfc74.PNG"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733af1962274eb29a8764c09f18d8cc3.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a15e4ec23e9bbf852ddf63a9ad2c8.PNG"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b565f0c92db90808b986d1ac62e9d6e.PNG"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9967634e4052e17fb426f2fcfd959eb.PNG"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230480a2f6792b6158c960f9a2c05736.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68e034c6a72ffb06b19ef40b7c1a3a.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c8b455ca85a7eef84c022d5b13470.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63205feb696735e2f3f98b1393dc8b.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec803291efa1bee41acfb29b214436.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867dde0577205f4350dc7af97d6a89a.webp"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535a7d1bf111c6951973f66b6da08a6.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83f1440b8e9c45f1e71659553c05f9.PNG"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f6de8ec13bf4319a88b5c03312e35.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881f02a5450802494abe0b14dcbce0f.PNG"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9d4f8503188a4aba26ec75c2e4fc1.PNG"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eec55fc7431c5c916579225f4ae461.JPG"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85285ea69166fa99f0d64f7ec06af4.PNG"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0d9e0fc1c2720dd27518e125ece86.PNG"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c42a4d96caee604fde3788eac558d9.PNG"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f7899b8481e5d0d3966afd5db6f2d.PNG"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170add96a718867546c2a9227c2ab891.PNG"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7015d175e481656b257acdca62dc53.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2abe95af4f0b6fe13b94c0bea45508.JPG"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255e5612f829afbef9e6f1e38e8a26c.jpeg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3320301762b99355c920d8cdcb9577.PNG"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c196f23ef7ce150f31a0b816bb68e6.PNG"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8a73927ba6209d0476eec219dfc37.jpeg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b95ad7d6df31404bb4295929296cea.PNG"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b51085ecdc66a26f62258eb3799c7.JPG"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c539ec4a3e9839fc12be993196c339e.JPG"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1192eba5f3a81e31635bee479774aa4.JPG"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f6535d59207e1d13e493c298ee8fa.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0517ad1f722819001fb51ca3f05a0e.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e952d4357f1061a4d03c3974f351897.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528ca39898d1bbc88bab3ce16a64f84.jpeg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b30d4048e3b3413eec6da7396a228.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fe6cb0ca68f7de964e951112a5994.webp"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2306485c3be3f73c7d113ea5908836.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72270032221633d05a3b3d25d53c76e1.JPG"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a850e72c763d82ed005ebdfcc59255.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925e300930f94e4870b7e9042d6fa30.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c12d49f30aa02cd67f7c636bce1b3.JPG"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dec10dc23689fa1200ebf8356296e.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5d1a2b5e7e031af431502c5c3ef5c.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44370171a8866cf40fcaa279fd22ea6f.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be5cd06eafbf9672576333b33ce45e.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb658f79424286c3d25181475ff1c5.PNG"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f9af31043fc2f137efae43a2e0c0a.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d8faf8627cbb3bab50880afe2d07b.PNG"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ae09aebc834301553a2483b8a00e8.JPG"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d12691a3079868b763d12788e8de9a.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250de748d35998a8ed73a0107cea670e.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f88b1efe94433088ea42b5e65674c1.PNG"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f1ad672d061aced56abddd413fe19.PNG"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15a3cee4f65cbda9ef642f9e40da66.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e823b3447b4e7ce33625157a8a89c3.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277169285505ee4f8cc14d6a46569dde.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317a3fd3586a05b5325c894d9f5dbad.PNG"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64592fbe441c8f7eb75d919ea2f850.PNG"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb2db7736813c940212c3dd417827c.PNG"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bd4e0dd23c4432a9e47efefeb7e4c.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58c9e4b974dcb8c8675a9bdc021a6f.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79baeff7157f0a752f30b86b3a091b.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8d8991a29448d01a429b9112d63bf.jpeg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f789c00c3eb93eb83dc1b0fdf2a602.PNG"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48ad78760e53a2c2f92f97583c32c4.JPG"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d369da176a686ba9735a2bc134a45.JPG"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a45334d59d8e202b53509d095980d.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0417fa6576421ae19d0d771842974b.jpeg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd793607b956a104a97880d8a252aec.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16792aa0a557e3c60929b3d455043f.JPG"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd69e6c6eb887b1c6221a998f671755.jpeg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bc70c37aa5c5513e0c6029eff64f3.jpeg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a77c0b30486d6370dce92a8399b84f.jpeg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a99066ecd5f82a047a3c474fa6f44.jpeg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2663e0f1dbde5ec1b9607c0b428b55e.jpeg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da32094efb76111d2649e3f6aaff08.jpeg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56379da28472064cb68ddba70f9861f.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543e481e9d3d761e68685fd0f9463f1.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a605a1b30f05636a225051b7e8ac39.jpeg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2896544ec59ceef42ac6cef14dbe2.JPG"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c3e17eaeaa092ba2876b80eacc534.JPG"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46a80f82ae696eda0e9bb7ea279f40.JPG"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16bad5b0aa3f10098e177942f19824.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41f8cbf624491d28855aab087818dc.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886803e8e9e60826b307a77492b4fbd.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c41943bb73ab841ee2cf842b2123d.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118a7db0c5564811f561cb987a1ecad.JPG"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e0670e4d17d2ce30a80bc57280d7e.JPG"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601b57f8e7e606f424affe7ce4ee62e.PNG"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba123ac2f8e4b02ba0d9ef113cc8cc77.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38433979f68b4972d5f7a3bee449ea.PNG"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceee3bb288e3ef05ee042ec19c6f69f.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c84bf9c4e146859eec2fd90a3cf3df.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34862b2f50a735c46f1734f74924c7.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b4e7c07f0d7781fe8cc0fa84c3926.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445eb7e99b515de5893a627e822751f.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7d30918e96e3f3467a6380be99276.JPG"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca822d6852fb71af7873352e1b0331e5.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de83c8b563f510953a427d57e67b1c.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cf5d89dbee3766a3970f5374cad47.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d47c21bd3b7428229ad647013cc94.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bb02d59808847b7a9bab45f7d3557.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fa1b162a25c388b8c7a7400349b51.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf376a7cbe7fccea9c978f93ef60d81.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e533dd171709cc7a29ca24080535d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_2337" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -6065,1346 +6074,1346 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_2765" descr=""/>
+        <xdr:cNvPr id="107" name="product_2507" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>121</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="108" name="product_2871" descr=""/>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="product_2254" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>122</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="109" name="product_2507" descr=""/>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="product_2066" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_2254" descr=""/>
+        <xdr:cNvPr id="110" name="product_2417" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_2066" descr=""/>
+        <xdr:cNvPr id="111" name="product_2409" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_2417" descr=""/>
+        <xdr:cNvPr id="112" name="product_2404" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_2409" descr=""/>
+        <xdr:cNvPr id="113" name="product_2477" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_2404" descr=""/>
+        <xdr:cNvPr id="114" name="product_2406" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_2477" descr=""/>
+        <xdr:cNvPr id="115" name="product_2515" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_2406" descr=""/>
+        <xdr:cNvPr id="116" name="product_2415" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_2515" descr=""/>
+        <xdr:cNvPr id="117" name="product_2413" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_2415" descr=""/>
+        <xdr:cNvPr id="118" name="product_1381" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_2413" descr=""/>
+        <xdr:cNvPr id="119" name="product_1379" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_1381" descr=""/>
+        <xdr:cNvPr id="120" name="product_2397" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_1379" descr=""/>
+        <xdr:cNvPr id="121" name="product_2411" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_2397" descr=""/>
+        <xdr:cNvPr id="122" name="product_2393" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_2411" descr=""/>
+        <xdr:cNvPr id="123" name="product_2407" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_2393" descr=""/>
+        <xdr:cNvPr id="124" name="product_3069" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_2407" descr=""/>
+        <xdr:cNvPr id="125" name="product_2829" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_3069" descr=""/>
+        <xdr:cNvPr id="126" name="product_3068" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_2829" descr=""/>
+        <xdr:cNvPr id="127" name="product_2827" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_3068" descr=""/>
+        <xdr:cNvPr id="128" name="product_2476" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_2827" descr=""/>
+        <xdr:cNvPr id="129" name="product_2815" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>146</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="130" name="product_2476" descr=""/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="product_2428" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>147</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="131" name="product_2815" descr=""/>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="product_1389" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_2428" descr=""/>
+        <xdr:cNvPr id="132" name="product_2896" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_1389" descr=""/>
+        <xdr:cNvPr id="133" name="product_2903" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_2896" descr=""/>
+        <xdr:cNvPr id="134" name="product_3074" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_3074" descr=""/>
+        <xdr:cNvPr id="135" name="product_3075" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_3075" descr=""/>
+        <xdr:cNvPr id="136" name="product_2881" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_2881" descr=""/>
+        <xdr:cNvPr id="137" name="product_2967" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_2967" descr=""/>
+        <xdr:cNvPr id="138" name="product_2838" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_2838" descr=""/>
+        <xdr:cNvPr id="139" name="product_3071" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_3071" descr=""/>
+        <xdr:cNvPr id="140" name="product_3072" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_3072" descr=""/>
+        <xdr:cNvPr id="141" name="product_2864" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_2864" descr=""/>
+        <xdr:cNvPr id="142" name="product_3079" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
@@ -8396,5792 +8405,5866 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>198</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>199</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="170" name="product_3077" descr=""/>
+        <xdr:cNvPr id="170" name="product_3081" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>199</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>200</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="171" name="product_3057" descr=""/>
+        <xdr:cNvPr id="171" name="product_3077" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>200</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="172" name="product_3047" descr=""/>
+        <xdr:cNvPr id="172" name="product_3057" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="product_3054" descr=""/>
+        <xdr:cNvPr id="173" name="product_3047" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>203</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="174" name="product_2944" descr=""/>
+        <xdr:cNvPr id="174" name="product_3054" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>203</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="product_2945" descr=""/>
+        <xdr:cNvPr id="175" name="product_2944" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="product_2946" descr=""/>
+        <xdr:cNvPr id="176" name="product_2945" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>206</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="product_2947" descr=""/>
+        <xdr:cNvPr id="177" name="product_2946" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>206</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>207</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="178" name="product_2948" descr=""/>
+        <xdr:cNvPr id="178" name="product_2947" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>207</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>208</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="179" name="product_2949" descr=""/>
+        <xdr:cNvPr id="179" name="product_2948" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>208</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>209</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="180" name="product_2950" descr=""/>
+        <xdr:cNvPr id="180" name="product_2949" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>209</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>210</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="181" name="product_2951" descr=""/>
+        <xdr:cNvPr id="181" name="product_2950" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>210</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>211</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="182" name="product_2952" descr=""/>
+        <xdr:cNvPr id="182" name="product_2951" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>211</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="183" name="product_2953" descr=""/>
+        <xdr:cNvPr id="183" name="product_2952" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>213</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="184" name="product_2954" descr=""/>
+        <xdr:cNvPr id="184" name="product_2953" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>213</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>214</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="185" name="product_2943" descr=""/>
+        <xdr:cNvPr id="185" name="product_2954" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>214</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>215</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="186" name="product_3050" descr=""/>
+        <xdr:cNvPr id="186" name="product_2943" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>215</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>216</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="187" name="product_3048" descr=""/>
+        <xdr:cNvPr id="187" name="product_3050" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>216</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="188" name="product_3011" descr=""/>
+        <xdr:cNvPr id="188" name="product_3048" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>218</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="189" name="product_3012" descr=""/>
+        <xdr:cNvPr id="189" name="product_3011" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>218</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>219</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="190" name="product_3013" descr=""/>
+        <xdr:cNvPr id="190" name="product_3012" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>219</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>220</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="191" name="product_3041" descr=""/>
+        <xdr:cNvPr id="191" name="product_3013" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>220</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>221</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="192" name="product_3018" descr=""/>
+        <xdr:cNvPr id="192" name="product_3041" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>221</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>222</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="193" name="product_3021" descr=""/>
+        <xdr:cNvPr id="193" name="product_3018" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>222</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>223</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="194" name="product_3022" descr=""/>
+        <xdr:cNvPr id="194" name="product_3021" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>223</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="195" name="product_3020" descr=""/>
+        <xdr:cNvPr id="195" name="product_3022" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="196" name="product_3019" descr=""/>
+        <xdr:cNvPr id="196" name="product_3020" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="197" name="product_3016" descr=""/>
+        <xdr:cNvPr id="197" name="product_3019" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="198" name="product_3038" descr=""/>
+        <xdr:cNvPr id="198" name="product_3016" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="199" name="product_3039" descr=""/>
+        <xdr:cNvPr id="199" name="product_3038" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>229</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="200" name="product_3043" descr=""/>
+        <xdr:cNvPr id="200" name="product_3039" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>229</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>230</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="201" name="product_3059" descr=""/>
+        <xdr:cNvPr id="201" name="product_3043" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>230</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>231</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="202" name="product_3040" descr=""/>
+        <xdr:cNvPr id="202" name="product_3059" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>231</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="203" name="product_3037" descr=""/>
+        <xdr:cNvPr id="203" name="product_3040" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>233</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="204" name="product_3060" descr=""/>
+        <xdr:cNvPr id="204" name="product_3037" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>233</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>234</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="205" name="product_3058" descr=""/>
+        <xdr:cNvPr id="205" name="product_3060" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>234</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>235</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="206" name="product_3029" descr=""/>
+        <xdr:cNvPr id="206" name="product_3058" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>235</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>236</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="207" name="product_3034" descr=""/>
+        <xdr:cNvPr id="207" name="product_3029" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>236</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>237</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="208" name="product_3035" descr=""/>
+        <xdr:cNvPr id="208" name="product_3034" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>237</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>238</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="209" name="product_3033" descr=""/>
+        <xdr:cNvPr id="209" name="product_3035" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>238</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="210" name="product_3031" descr=""/>
+        <xdr:cNvPr id="210" name="product_3033" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="211" name="product_3032" descr=""/>
+        <xdr:cNvPr id="211" name="product_3031" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="212" name="product_3030" descr=""/>
+        <xdr:cNvPr id="212" name="product_3032" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>242</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="product_3036" descr=""/>
+        <xdr:cNvPr id="213" name="product_3030" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>242</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>243</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="214" name="product_3066" descr=""/>
+        <xdr:cNvPr id="214" name="product_3036" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>243</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>244</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="215" name="product_3063" descr=""/>
+        <xdr:cNvPr id="215" name="product_3066" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>244</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>245</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="216" name="product_3067" descr=""/>
+        <xdr:cNvPr id="216" name="product_3063" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>245</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>246</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="product_3065" descr=""/>
+        <xdr:cNvPr id="217" name="product_3067" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>246</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>247</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="218" name="product_3064" descr=""/>
+        <xdr:cNvPr id="218" name="product_3065" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>247</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>248</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="219" name="product_3055" descr=""/>
+        <xdr:cNvPr id="219" name="product_3064" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>248</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>249</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="220" name="product_2940" descr=""/>
+        <xdr:cNvPr id="220" name="product_3055" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>249</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>250</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="221" name="product_3049" descr=""/>
+        <xdr:cNvPr id="221" name="product_2940" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>250</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>251</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="222" name="product_2939" descr=""/>
+        <xdr:cNvPr id="222" name="product_3049" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>251</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>252</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="223" name="product_2955" descr=""/>
+        <xdr:cNvPr id="223" name="product_2939" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>252</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>253</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="224" name="product_2930" descr=""/>
+        <xdr:cNvPr id="224" name="product_2955" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>253</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>254</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="225" name="product_2942" descr=""/>
+        <xdr:cNvPr id="225" name="product_2930" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>254</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>255</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="226" name="product_3051" descr=""/>
+        <xdr:cNvPr id="226" name="product_2942" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>255</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>256</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="227" name="product_3056" descr=""/>
+        <xdr:cNvPr id="227" name="product_3051" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>256</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>257</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="228" name="product_3052" descr=""/>
+        <xdr:cNvPr id="228" name="product_3056" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>257</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>258</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="229" name="product_3053" descr=""/>
+        <xdr:cNvPr id="229" name="product_3052" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>258</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>259</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="230" name="product_2941" descr=""/>
+        <xdr:cNvPr id="230" name="product_3053" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>259</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>260</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="231" name="product_3045" descr=""/>
+        <xdr:cNvPr id="231" name="product_2941" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>260</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>261</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="232" name="product_2841" descr=""/>
+        <xdr:cNvPr id="232" name="product_3045" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>261</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="233" name="product_2759" descr=""/>
+        <xdr:cNvPr id="233" name="product_2841" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>263</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="234" name="product_2926" descr=""/>
+        <xdr:cNvPr id="234" name="product_2759" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>263</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>264</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="235" name="product_2929" descr=""/>
+        <xdr:cNvPr id="235" name="product_2926" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>264</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>265</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="236" name="product_2938" descr=""/>
+        <xdr:cNvPr id="236" name="product_2929" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>265</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="237" name="product_2934" descr=""/>
+        <xdr:cNvPr id="237" name="product_3080" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="238" name="product_2935" descr=""/>
+        <xdr:cNvPr id="238" name="product_2938" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="239" name="product_2936" descr=""/>
+        <xdr:cNvPr id="239" name="product_2934" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="240" name="product_2937" descr=""/>
+        <xdr:cNvPr id="240" name="product_2935" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="241" name="product_3078" descr=""/>
+        <xdr:cNvPr id="241" name="product_2936" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>271</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="242" name="product_2778" descr=""/>
+        <xdr:cNvPr id="242" name="product_2937" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>271</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>272</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="243" name="product_2874" descr=""/>
+        <xdr:cNvPr id="243" name="product_3078" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>272</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>273</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="244" name="product_2872" descr=""/>
+        <xdr:cNvPr id="244" name="product_2778" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>273</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>274</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="245" name="product_2873" descr=""/>
+        <xdr:cNvPr id="245" name="product_2874" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>274</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>275</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="246" name="product_2761" descr=""/>
+        <xdr:cNvPr id="246" name="product_2872" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>275</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>276</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="247" name="product_2876" descr=""/>
+        <xdr:cNvPr id="247" name="product_2873" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>276</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>277</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="248" name="product_2033" descr=""/>
+        <xdr:cNvPr id="248" name="product_2761" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>277</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>278</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="249" name="product_1854" descr=""/>
+        <xdr:cNvPr id="249" name="product_2876" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>278</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>279</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="250" name="product_2342" descr=""/>
+        <xdr:cNvPr id="250" name="product_2033" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>279</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>280</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="251" name="product_2133" descr=""/>
+        <xdr:cNvPr id="251" name="product_1854" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>280</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>281</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="252" name="product_2137" descr=""/>
+        <xdr:cNvPr id="252" name="product_2342" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>281</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>282</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="253" name="product_2132" descr=""/>
+        <xdr:cNvPr id="253" name="product_2133" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>282</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>283</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="254" name="product_2927" descr=""/>
+        <xdr:cNvPr id="254" name="product_2137" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>283</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>284</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="255" name="product_2692" descr=""/>
+        <xdr:cNvPr id="255" name="product_2132" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>284</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>285</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="256" name="product_3027" descr=""/>
+        <xdr:cNvPr id="256" name="product_2927" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>285</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>286</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="257" name="product_2921" descr=""/>
+        <xdr:cNvPr id="257" name="product_2692" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>286</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>287</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="258" name="product_2884" descr=""/>
+        <xdr:cNvPr id="258" name="product_3027" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>287</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>288</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="259" name="product_2885" descr=""/>
+        <xdr:cNvPr id="259" name="product_2921" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>288</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>289</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="260" name="product_2886" descr=""/>
+        <xdr:cNvPr id="260" name="product_2884" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>289</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>290</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="261" name="product_2887" descr=""/>
+        <xdr:cNvPr id="261" name="product_2885" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>290</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>291</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="262" name="product_2888" descr=""/>
+        <xdr:cNvPr id="262" name="product_2886" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>291</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>292</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="263" name="product_2889" descr=""/>
+        <xdr:cNvPr id="263" name="product_2887" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>292</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>293</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="264" name="product_2890" descr=""/>
+        <xdr:cNvPr id="264" name="product_2888" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>293</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>294</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="265" name="product_2891" descr=""/>
+        <xdr:cNvPr id="265" name="product_2889" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>294</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>295</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="266" name="product_2880" descr=""/>
+        <xdr:cNvPr id="266" name="product_2890" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>295</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>296</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="267" name="product_2787" descr=""/>
+        <xdr:cNvPr id="267" name="product_2891" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>299</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="268" name="product_2854" descr=""/>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="product_2880" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>300</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="product_2787" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>301</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...40 lines deleted...]
-        <xdr:cNvPr id="270" name="product_2962" descr=""/>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="product_2854" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>305</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="product_1859" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>306</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>306</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>307</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="272" name="product_2867" descr=""/>
+        <xdr:cNvPr id="272" name="product_2962" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>307</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="273" name="product_3070" descr=""/>
+        <xdr:cNvPr id="273" name="product_2866" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="274" name="product_3024" descr=""/>
+        <xdr:cNvPr id="274" name="product_2867" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>310</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="275" name="product_3025" descr=""/>
+        <xdr:cNvPr id="275" name="product_3070" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>310</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="276" name="product_2757" descr=""/>
+        <xdr:cNvPr id="276" name="product_3024" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="277" name="product_2928" descr=""/>
+        <xdr:cNvPr id="277" name="product_3025" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>313</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="278" name="product_2923" descr=""/>
+        <xdr:cNvPr id="278" name="product_2757" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>313</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>314</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="279" name="product_2968" descr=""/>
+        <xdr:cNvPr id="279" name="product_2928" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>314</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>315</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="280" name="product_3023" descr=""/>
+        <xdr:cNvPr id="280" name="product_2923" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>315</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>316</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="281" name="product_2443" descr=""/>
+        <xdr:cNvPr id="281" name="product_2968" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>316</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>317</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="282" name="product_2779" descr=""/>
+        <xdr:cNvPr id="282" name="product_3023" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>317</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>318</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="283" name="product_2772" descr=""/>
+        <xdr:cNvPr id="283" name="product_2443" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>318</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="284" name="product_2966" descr=""/>
+        <xdr:cNvPr id="284" name="product_2779" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>322</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="285" name="product_2048" descr=""/>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="product_2772" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>323</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="product_2966" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>324</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>324</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>325</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="287" name="product_2175" descr=""/>
+        <xdr:cNvPr id="287" name="product_2048" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>325</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>326</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="288" name="product_2546" descr=""/>
+        <xdr:cNvPr id="288" name="product_2050" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>326</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>327</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="289" name="product_2632" descr=""/>
+        <xdr:cNvPr id="289" name="product_2175" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>327</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>328</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="290" name="product_2047" descr=""/>
+        <xdr:cNvPr id="290" name="product_2546" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>328</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>329</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="291" name="product_2847" descr=""/>
+        <xdr:cNvPr id="291" name="product_2632" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>329</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>330</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="292" name="product_2845" descr=""/>
+        <xdr:cNvPr id="292" name="product_2047" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>330</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>331</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="293" name="product_2846" descr=""/>
+        <xdr:cNvPr id="293" name="product_2847" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>331</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>332</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="294" name="product_2848" descr=""/>
+        <xdr:cNvPr id="294" name="product_2845" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>332</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>333</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="295" name="product_2894" descr=""/>
+        <xdr:cNvPr id="295" name="product_2846" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>333</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>334</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="296" name="product_2895" descr=""/>
+        <xdr:cNvPr id="296" name="product_2848" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>334</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>335</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="297" name="product_2910" descr=""/>
+        <xdr:cNvPr id="297" name="product_2894" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>335</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>336</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="298" name="product_2159" descr=""/>
+        <xdr:cNvPr id="298" name="product_2895" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>336</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>337</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="299" name="product_2893" descr=""/>
+        <xdr:cNvPr id="299" name="product_2910" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>337</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>338</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="300" name="product_2236" descr=""/>
+        <xdr:cNvPr id="300" name="product_2159" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>338</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>339</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="301" name="product_2242" descr=""/>
+        <xdr:cNvPr id="301" name="product_2893" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>339</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>340</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="302" name="product_2240" descr=""/>
+        <xdr:cNvPr id="302" name="product_2236" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>340</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>341</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="303" name="product_2169" descr=""/>
+        <xdr:cNvPr id="303" name="product_2242" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>341</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>342</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="304" name="product_2233" descr=""/>
+        <xdr:cNvPr id="304" name="product_2240" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>342</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>343</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="305" name="product_2734" descr=""/>
+        <xdr:cNvPr id="305" name="product_2169" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>343</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>344</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="306" name="product_2736" descr=""/>
+        <xdr:cNvPr id="306" name="product_2233" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>344</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="307" name="product_1277" descr=""/>
+        <xdr:cNvPr id="307" name="product_2734" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="308" name="product_1970" descr=""/>
+        <xdr:cNvPr id="308" name="product_2736" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>349</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="309" name="product_2917" descr=""/>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="product_1277" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>350</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="product_1970" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>351</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>351</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="311" name="product_2915" descr=""/>
+        <xdr:cNvPr id="311" name="product_2917" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="312" name="product_2786" descr=""/>
+        <xdr:cNvPr id="312" name="product_2916" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>356</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="313" name="product_2958" descr=""/>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="product_2915" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>357</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="product_2786" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>358</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>358</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="315" name="product_2194" descr=""/>
+        <xdr:cNvPr id="315" name="product_2958" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="316" name="product_2195" descr=""/>
+        <xdr:cNvPr id="316" name="product_2193" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="317" name="product_1278" descr=""/>
+        <xdr:cNvPr id="317" name="product_2194" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>364</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="318" name="product_1540" descr=""/>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="product_2195" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>365</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="product_1278" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>366</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>366</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="320" name="product_2819" descr=""/>
+        <xdr:cNvPr id="320" name="product_1540" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="321" name="product_2521" descr=""/>
+        <xdr:cNvPr id="321" name="product_1555" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>371</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="322" name="product_2820" descr=""/>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="product_2819" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>372</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="product_2521" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>373</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>373</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="324" name="product_1541" descr=""/>
+        <xdr:cNvPr id="324" name="product_2820" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="325" name="product_1550" descr=""/>
+        <xdr:cNvPr id="325" name="product_1549" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="product_1541" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="product_1550" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -14450,51 +14533,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zont-opt.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E375"/>
+  <dimension ref="A1:E377"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -16164,662 +16247,662 @@
         <v>82</v>
       </c>
       <c r="B120" s="7"/>
       <c r="C120" s="8" t="s">
         <v>221</v>
       </c>
       <c r="D120" s="9" t="s">
         <v>222</v>
       </c>
       <c r="E120" s="13">
         <v>480.0</v>
       </c>
     </row>
     <row r="121" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A121" s="16">
         <v>83</v>
       </c>
       <c r="B121" s="7"/>
       <c r="C121" s="8" t="s">
         <v>223</v>
       </c>
       <c r="D121" s="9" t="s">
         <v>224</v>
       </c>
       <c r="E121" s="13">
-        <v>520.0</v>
-[...7 lines deleted...]
-      <c r="C122" s="8" t="s">
+        <v>720.0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" outlineLevel="1">
+      <c r="A122" s="17" t="s">
         <v>225</v>
       </c>
-      <c r="D122" s="9" t="s">
+      <c r="B122" s="2"/>
+      <c r="C122" s="2"/>
+      <c r="D122" s="2"/>
+      <c r="E122" s="10"/>
+    </row>
+    <row r="123" spans="1:5" outlineLevel="2">
+      <c r="A123" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B123" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C123" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E123" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" outlineLevel="2">
+      <c r="A124" s="18"/>
+      <c r="B124" s="6"/>
+      <c r="C124" s="6"/>
+      <c r="D124" s="6"/>
+      <c r="E124" s="12"/>
+    </row>
+    <row r="125" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A125" s="16">
+        <v>1</v>
+      </c>
+      <c r="B125" s="7"/>
+      <c r="C125" s="8" t="s">
         <v>226</v>
       </c>
-      <c r="E122" s="13">
-[...8 lines deleted...]
-      <c r="C123" s="8" t="s">
+      <c r="D125" s="9" t="s">
         <v>227</v>
       </c>
-      <c r="D123" s="9" t="s">
+      <c r="E125" s="13">
+        <v>420.0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A126" s="16">
+        <v>2</v>
+      </c>
+      <c r="B126" s="7"/>
+      <c r="C126" s="8" t="s">
         <v>228</v>
       </c>
-      <c r="E123" s="13">
-[...4 lines deleted...]
-      <c r="A124" s="17" t="s">
+      <c r="D126" s="9" t="s">
         <v>229</v>
       </c>
-      <c r="B124" s="2"/>
-[...26 lines deleted...]
-      <c r="E126" s="12"/>
+      <c r="E126" s="13">
+        <v>600.0</v>
+      </c>
     </row>
     <row r="127" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A127" s="16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B127" s="7"/>
       <c r="C127" s="8" t="s">
         <v>230</v>
       </c>
       <c r="D127" s="9" t="s">
         <v>231</v>
       </c>
       <c r="E127" s="13">
-        <v>420.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="128" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A128" s="16">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B128" s="7"/>
       <c r="C128" s="8" t="s">
         <v>232</v>
       </c>
       <c r="D128" s="9" t="s">
         <v>233</v>
       </c>
       <c r="E128" s="13">
-        <v>600.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="129" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A129" s="16">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B129" s="7"/>
       <c r="C129" s="8" t="s">
         <v>234</v>
       </c>
       <c r="D129" s="9" t="s">
         <v>235</v>
       </c>
       <c r="E129" s="13">
-        <v>640.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="130" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A130" s="16">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B130" s="7"/>
       <c r="C130" s="8" t="s">
         <v>236</v>
       </c>
       <c r="D130" s="9" t="s">
         <v>237</v>
       </c>
       <c r="E130" s="13">
-        <v>700.0</v>
+        <v>528.0</v>
       </c>
     </row>
     <row r="131" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A131" s="16">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B131" s="7"/>
       <c r="C131" s="8" t="s">
         <v>238</v>
       </c>
       <c r="D131" s="9" t="s">
         <v>239</v>
       </c>
       <c r="E131" s="13">
-        <v>550.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="132" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A132" s="16">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B132" s="7"/>
       <c r="C132" s="8" t="s">
         <v>240</v>
       </c>
       <c r="D132" s="9" t="s">
         <v>241</v>
       </c>
       <c r="E132" s="13">
-        <v>528.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="133" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A133" s="16">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B133" s="7"/>
       <c r="C133" s="8" t="s">
         <v>242</v>
       </c>
       <c r="D133" s="9" t="s">
         <v>243</v>
       </c>
       <c r="E133" s="13">
-        <v>540.0</v>
+        <v>488.0</v>
       </c>
     </row>
     <row r="134" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A134" s="16">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B134" s="7"/>
       <c r="C134" s="8" t="s">
         <v>244</v>
       </c>
       <c r="D134" s="9" t="s">
         <v>245</v>
       </c>
       <c r="E134" s="13">
-        <v>475.0</v>
+        <v>713.0</v>
       </c>
     </row>
     <row r="135" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A135" s="16">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B135" s="7"/>
       <c r="C135" s="8" t="s">
         <v>246</v>
       </c>
       <c r="D135" s="9" t="s">
         <v>247</v>
       </c>
       <c r="E135" s="13">
-        <v>488.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="136" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A136" s="16">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B136" s="7"/>
       <c r="C136" s="8" t="s">
         <v>248</v>
       </c>
       <c r="D136" s="9" t="s">
         <v>249</v>
       </c>
       <c r="E136" s="13">
-        <v>713.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="137" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A137" s="16">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B137" s="7"/>
       <c r="C137" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D137" s="9" t="s">
         <v>251</v>
       </c>
       <c r="E137" s="13">
-        <v>560.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="138" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A138" s="16">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B138" s="7"/>
       <c r="C138" s="8" t="s">
         <v>252</v>
       </c>
       <c r="D138" s="9" t="s">
         <v>253</v>
       </c>
       <c r="E138" s="13">
-        <v>560.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="139" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A139" s="16">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B139" s="7"/>
       <c r="C139" s="8" t="s">
         <v>254</v>
       </c>
       <c r="D139" s="9" t="s">
         <v>255</v>
       </c>
       <c r="E139" s="13">
-        <v>540.0</v>
+        <v>726.0</v>
       </c>
     </row>
     <row r="140" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A140" s="16">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B140" s="7"/>
       <c r="C140" s="8" t="s">
         <v>256</v>
       </c>
       <c r="D140" s="9" t="s">
         <v>257</v>
       </c>
       <c r="E140" s="13">
-        <v>600.0</v>
+        <v>726.0</v>
       </c>
     </row>
     <row r="141" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A141" s="16">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B141" s="7"/>
       <c r="C141" s="8" t="s">
         <v>258</v>
       </c>
       <c r="D141" s="9" t="s">
         <v>259</v>
       </c>
       <c r="E141" s="13">
-        <v>726.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="142" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A142" s="16">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B142" s="7"/>
       <c r="C142" s="8" t="s">
         <v>260</v>
       </c>
       <c r="D142" s="9" t="s">
         <v>261</v>
       </c>
       <c r="E142" s="13">
-        <v>726.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="143" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A143" s="16">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B143" s="7"/>
       <c r="C143" s="8" t="s">
         <v>262</v>
       </c>
       <c r="D143" s="9" t="s">
         <v>263</v>
       </c>
       <c r="E143" s="13">
-        <v>520.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="144" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A144" s="16">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B144" s="7"/>
       <c r="C144" s="8" t="s">
         <v>264</v>
       </c>
       <c r="D144" s="9" t="s">
         <v>265</v>
       </c>
       <c r="E144" s="13">
-        <v>600.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="145" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A145" s="16">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B145" s="7"/>
       <c r="C145" s="8" t="s">
         <v>266</v>
       </c>
       <c r="D145" s="9" t="s">
         <v>267</v>
       </c>
       <c r="E145" s="13">
-        <v>430.0</v>
+        <v>1135.0</v>
       </c>
     </row>
     <row r="146" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A146" s="16">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B146" s="7"/>
       <c r="C146" s="8" t="s">
         <v>268</v>
       </c>
       <c r="D146" s="9" t="s">
         <v>269</v>
       </c>
       <c r="E146" s="13">
         <v>450.0</v>
       </c>
     </row>
-    <row r="147" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C147" s="8" t="s">
+    <row r="147" spans="1:5" outlineLevel="1">
+      <c r="A147" s="17" t="s">
         <v>270</v>
       </c>
-      <c r="D147" s="9" t="s">
+      <c r="B147" s="2"/>
+      <c r="C147" s="2"/>
+      <c r="D147" s="2"/>
+      <c r="E147" s="10"/>
+    </row>
+    <row r="148" spans="1:5" outlineLevel="2">
+      <c r="A148" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B148" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C148" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E148" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" outlineLevel="2">
+      <c r="A149" s="18"/>
+      <c r="B149" s="6"/>
+      <c r="C149" s="6"/>
+      <c r="D149" s="6"/>
+      <c r="E149" s="12"/>
+    </row>
+    <row r="150" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A150" s="16">
+        <v>1</v>
+      </c>
+      <c r="B150" s="7"/>
+      <c r="C150" s="8" t="s">
         <v>271</v>
       </c>
-      <c r="E147" s="13">
-[...8 lines deleted...]
-      <c r="C148" s="8" t="s">
+      <c r="D150" s="9" t="s">
         <v>272</v>
       </c>
-      <c r="D148" s="9" t="s">
+      <c r="E150" s="13">
+        <v>400.0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A151" s="16">
+        <v>2</v>
+      </c>
+      <c r="B151" s="7"/>
+      <c r="C151" s="8" t="s">
         <v>273</v>
       </c>
-      <c r="E148" s="13">
-[...4 lines deleted...]
-      <c r="A149" s="17" t="s">
+      <c r="D151" s="9" t="s">
         <v>274</v>
       </c>
-      <c r="B149" s="2"/>
-[...26 lines deleted...]
-      <c r="E151" s="12"/>
+      <c r="E151" s="13">
+        <v>720.0</v>
+      </c>
     </row>
     <row r="152" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A152" s="16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B152" s="7"/>
       <c r="C152" s="8" t="s">
         <v>275</v>
       </c>
       <c r="D152" s="9" t="s">
         <v>276</v>
       </c>
       <c r="E152" s="13">
-        <v>400.0</v>
+        <v>1040.0</v>
       </c>
     </row>
     <row r="153" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A153" s="16">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B153" s="7"/>
       <c r="C153" s="8" t="s">
         <v>277</v>
       </c>
       <c r="D153" s="9" t="s">
         <v>278</v>
       </c>
       <c r="E153" s="13">
-        <v>720.0</v>
+        <v>440.0</v>
       </c>
     </row>
     <row r="154" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A154" s="16">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B154" s="7"/>
       <c r="C154" s="8" t="s">
         <v>279</v>
       </c>
       <c r="D154" s="9" t="s">
         <v>280</v>
       </c>
       <c r="E154" s="13">
-        <v>1040.0</v>
+        <v>960.0</v>
       </c>
     </row>
     <row r="155" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A155" s="16">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B155" s="7"/>
       <c r="C155" s="8" t="s">
         <v>281</v>
       </c>
       <c r="D155" s="9" t="s">
         <v>282</v>
       </c>
       <c r="E155" s="13">
-        <v>960.0</v>
+        <v>1150.0</v>
       </c>
     </row>
     <row r="156" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A156" s="16">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B156" s="7"/>
       <c r="C156" s="8" t="s">
         <v>283</v>
       </c>
       <c r="D156" s="9" t="s">
         <v>284</v>
       </c>
       <c r="E156" s="13">
-        <v>1150.0</v>
+        <v>1170.0</v>
       </c>
     </row>
     <row r="157" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A157" s="16">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B157" s="7"/>
       <c r="C157" s="8" t="s">
         <v>285</v>
       </c>
       <c r="D157" s="9" t="s">
         <v>286</v>
       </c>
       <c r="E157" s="13">
-        <v>1170.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="158" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A158" s="16">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B158" s="7"/>
       <c r="C158" s="8" t="s">
         <v>287</v>
       </c>
       <c r="D158" s="9" t="s">
         <v>288</v>
       </c>
       <c r="E158" s="13">
-        <v>900.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="159" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A159" s="16">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B159" s="7"/>
       <c r="C159" s="8" t="s">
         <v>289</v>
       </c>
       <c r="D159" s="9" t="s">
         <v>290</v>
       </c>
       <c r="E159" s="13">
-        <v>1100.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="160" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A160" s="16">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B160" s="7"/>
       <c r="C160" s="8" t="s">
         <v>291</v>
       </c>
       <c r="D160" s="9" t="s">
         <v>292</v>
       </c>
       <c r="E160" s="13">
-        <v>700.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="161" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A161" s="16">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B161" s="7"/>
       <c r="C161" s="8" t="s">
         <v>293</v>
       </c>
       <c r="D161" s="9" t="s">
         <v>294</v>
       </c>
       <c r="E161" s="13">
-        <v>600.0</v>
+        <v>830.0</v>
       </c>
     </row>
     <row r="162" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A162" s="16">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B162" s="7"/>
       <c r="C162" s="8" t="s">
         <v>295</v>
       </c>
       <c r="D162" s="9" t="s">
         <v>296</v>
       </c>
       <c r="E162" s="13">
-        <v>830.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="163" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A163" s="16">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B163" s="7"/>
       <c r="C163" s="8" t="s">
         <v>297</v>
       </c>
       <c r="D163" s="9" t="s">
         <v>298</v>
       </c>
       <c r="E163" s="13">
         <v>450.0</v>
       </c>
     </row>
     <row r="164" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A164" s="16">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B164" s="7"/>
       <c r="C164" s="8" t="s">
         <v>299</v>
       </c>
       <c r="D164" s="9" t="s">
         <v>300</v>
       </c>
       <c r="E164" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="165" spans="1:5" outlineLevel="1">
       <c r="A165" s="17" t="s">
         <v>301</v>
       </c>
       <c r="B165" s="2"/>
       <c r="C165" s="2"/>
       <c r="D165" s="2"/>
       <c r="E165" s="10"/>
     </row>
     <row r="166" spans="1:5" outlineLevel="2">
       <c r="A166" s="3" t="s">
         <v>7</v>
       </c>
@@ -17076,51 +17159,51 @@
         <v>11</v>
       </c>
       <c r="B184" s="7"/>
       <c r="C184" s="8" t="s">
         <v>329</v>
       </c>
       <c r="D184" s="9" t="s">
         <v>330</v>
       </c>
       <c r="E184" s="13">
         <v>950.0</v>
       </c>
     </row>
     <row r="185" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A185" s="16">
         <v>12</v>
       </c>
       <c r="B185" s="7"/>
       <c r="C185" s="8" t="s">
         <v>331</v>
       </c>
       <c r="D185" s="9" t="s">
         <v>332</v>
       </c>
       <c r="E185" s="13">
-        <v>900.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="186" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A186" s="16">
         <v>13</v>
       </c>
       <c r="B186" s="7"/>
       <c r="C186" s="8" t="s">
         <v>333</v>
       </c>
       <c r="D186" s="9" t="s">
         <v>334</v>
       </c>
       <c r="E186" s="13">
         <v>550.0</v>
       </c>
     </row>
     <row r="187" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A187" s="16">
         <v>14</v>
       </c>
       <c r="B187" s="7"/>
       <c r="C187" s="8" t="s">
         <v>335</v>
       </c>
@@ -17286,107 +17369,109 @@
     </row>
     <row r="199" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A199" s="16">
         <v>2</v>
       </c>
       <c r="B199" s="7"/>
       <c r="C199" s="8" t="s">
         <v>353</v>
       </c>
       <c r="D199" s="9" t="s">
         <v>354</v>
       </c>
       <c r="E199" s="13">
         <v>720.0</v>
       </c>
     </row>
     <row r="200" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A200" s="16">
         <v>3</v>
       </c>
       <c r="B200" s="7"/>
       <c r="C200" s="8" t="s">
         <v>355</v>
       </c>
       <c r="D200" s="9" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="E200" s="13">
-        <v>500.0</v>
+        <v>720.0</v>
       </c>
     </row>
     <row r="201" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A201" s="16">
         <v>4</v>
       </c>
       <c r="B201" s="7"/>
       <c r="C201" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="D201" s="9" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="E201" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="202" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A202" s="16">
         <v>5</v>
       </c>
       <c r="B202" s="7"/>
       <c r="C202" s="8" t="s">
+        <v>358</v>
+      </c>
+      <c r="D202" s="9" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
       <c r="E202" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="203" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A203" s="16">
         <v>6</v>
       </c>
       <c r="B203" s="7"/>
       <c r="C203" s="8" t="s">
+        <v>360</v>
+      </c>
+      <c r="D203" s="9" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="E203" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="204" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A204" s="16">
         <v>7</v>
       </c>
       <c r="B204" s="7"/>
-      <c r="C204" s="8"/>
+      <c r="C204" s="8" t="s">
+        <v>362</v>
+      </c>
       <c r="D204" s="9" t="s">
         <v>363</v>
       </c>
       <c r="E204" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="205" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A205" s="16">
         <v>8</v>
       </c>
       <c r="B205" s="7"/>
       <c r="C205" s="8"/>
       <c r="D205" s="9" t="s">
         <v>364</v>
       </c>
       <c r="E205" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="206" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A206" s="16">
         <v>9</v>
       </c>
       <c r="B206" s="7"/>
@@ -17485,2405 +17570,2433 @@
       <c r="D213" s="9" t="s">
         <v>372</v>
       </c>
       <c r="E213" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="214" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A214" s="16">
         <v>17</v>
       </c>
       <c r="B214" s="7"/>
       <c r="C214" s="8"/>
       <c r="D214" s="9" t="s">
         <v>373</v>
       </c>
       <c r="E214" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="215" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A215" s="16">
         <v>18</v>
       </c>
       <c r="B215" s="7"/>
-      <c r="C215" s="8" t="s">
+      <c r="C215" s="8"/>
+      <c r="D215" s="9" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="E215" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="216" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A216" s="16">
         <v>19</v>
       </c>
       <c r="B216" s="7"/>
       <c r="C216" s="8" t="s">
+        <v>375</v>
+      </c>
+      <c r="D216" s="9" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="E216" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="217" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A217" s="16">
         <v>20</v>
       </c>
       <c r="B217" s="7"/>
       <c r="C217" s="8" t="s">
+        <v>377</v>
+      </c>
+      <c r="D217" s="9" t="s">
         <v>378</v>
       </c>
-      <c r="D217" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E217" s="13">
-        <v>1200.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="218" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A218" s="16">
         <v>21</v>
       </c>
       <c r="B218" s="7"/>
       <c r="C218" s="8" t="s">
+        <v>379</v>
+      </c>
+      <c r="D218" s="9" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="E218" s="13">
         <v>1200.0</v>
       </c>
     </row>
     <row r="219" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A219" s="16">
         <v>22</v>
       </c>
       <c r="B219" s="7"/>
       <c r="C219" s="8" t="s">
+        <v>381</v>
+      </c>
+      <c r="D219" s="9" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="E219" s="13">
         <v>1200.0</v>
       </c>
     </row>
     <row r="220" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A220" s="16">
         <v>23</v>
       </c>
       <c r="B220" s="7"/>
       <c r="C220" s="8" t="s">
+        <v>383</v>
+      </c>
+      <c r="D220" s="9" t="s">
         <v>384</v>
       </c>
-      <c r="D220" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E220" s="13">
-        <v>1050.0</v>
+        <v>1200.0</v>
       </c>
     </row>
     <row r="221" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A221" s="16">
         <v>24</v>
       </c>
       <c r="B221" s="7"/>
       <c r="C221" s="8" t="s">
+        <v>385</v>
+      </c>
+      <c r="D221" s="9" t="s">
         <v>386</v>
       </c>
-      <c r="D221" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E221" s="13">
-        <v>1300.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="222" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A222" s="16">
         <v>25</v>
       </c>
       <c r="B222" s="7"/>
       <c r="C222" s="8" t="s">
+        <v>387</v>
+      </c>
+      <c r="D222" s="9" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="E222" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="223" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A223" s="16">
         <v>26</v>
       </c>
       <c r="B223" s="7"/>
       <c r="C223" s="8" t="s">
+        <v>389</v>
+      </c>
+      <c r="D223" s="9" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
       <c r="E223" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="224" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A224" s="16">
         <v>27</v>
       </c>
       <c r="B224" s="7"/>
       <c r="C224" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="D224" s="9" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
       <c r="E224" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="225" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A225" s="16">
         <v>28</v>
       </c>
       <c r="B225" s="7"/>
       <c r="C225" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="D225" s="9" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="E225" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="226" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A226" s="16">
         <v>29</v>
       </c>
       <c r="B226" s="7"/>
       <c r="C226" s="8" t="s">
+        <v>395</v>
+      </c>
+      <c r="D226" s="9" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="E226" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="227" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A227" s="16">
         <v>30</v>
       </c>
       <c r="B227" s="7"/>
       <c r="C227" s="8" t="s">
+        <v>397</v>
+      </c>
+      <c r="D227" s="9" t="s">
         <v>398</v>
       </c>
-      <c r="D227" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E227" s="13">
-        <v>1520.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="228" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A228" s="16">
         <v>31</v>
       </c>
       <c r="B228" s="7"/>
       <c r="C228" s="8" t="s">
+        <v>399</v>
+      </c>
+      <c r="D228" s="9" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="E228" s="13">
         <v>1520.0</v>
       </c>
     </row>
     <row r="229" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A229" s="16">
         <v>32</v>
       </c>
       <c r="B229" s="7"/>
       <c r="C229" s="8" t="s">
+        <v>401</v>
+      </c>
+      <c r="D229" s="9" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="E229" s="13">
         <v>1520.0</v>
       </c>
     </row>
     <row r="230" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A230" s="16">
         <v>33</v>
       </c>
       <c r="B230" s="7"/>
       <c r="C230" s="8" t="s">
-        <v>313</v>
+        <v>403</v>
       </c>
       <c r="D230" s="9" t="s">
         <v>404</v>
       </c>
       <c r="E230" s="13">
-        <v>880.0</v>
+        <v>1520.0</v>
       </c>
     </row>
     <row r="231" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A231" s="16">
         <v>34</v>
       </c>
       <c r="B231" s="7"/>
       <c r="C231" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="D231" s="9" t="s">
         <v>405</v>
       </c>
-      <c r="D231" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E231" s="13">
-        <v>1350.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="232" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A232" s="16">
         <v>35</v>
       </c>
       <c r="B232" s="7"/>
       <c r="C232" s="8" t="s">
+        <v>406</v>
+      </c>
+      <c r="D232" s="9" t="s">
         <v>407</v>
       </c>
-      <c r="D232" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E232" s="13">
-        <v>1300.0</v>
+        <v>1350.0</v>
       </c>
     </row>
     <row r="233" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A233" s="16">
         <v>36</v>
       </c>
       <c r="B233" s="7"/>
       <c r="C233" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="D233" s="9" t="s">
         <v>409</v>
       </c>
-      <c r="D233" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E233" s="13">
-        <v>800.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="234" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A234" s="16">
         <v>37</v>
       </c>
       <c r="B234" s="7"/>
       <c r="C234" s="8" t="s">
+        <v>410</v>
+      </c>
+      <c r="D234" s="9" t="s">
         <v>411</v>
       </c>
-      <c r="D234" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E234" s="13">
-        <v>1050.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="235" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A235" s="16">
         <v>38</v>
       </c>
       <c r="B235" s="7"/>
       <c r="C235" s="8" t="s">
+        <v>412</v>
+      </c>
+      <c r="D235" s="9" t="s">
         <v>413</v>
       </c>
-      <c r="D235" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E235" s="13">
-        <v>1300.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="236" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A236" s="16">
         <v>39</v>
       </c>
       <c r="B236" s="7"/>
       <c r="C236" s="8" t="s">
+        <v>414</v>
+      </c>
+      <c r="D236" s="9" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
       <c r="E236" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="237" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A237" s="16">
         <v>40</v>
       </c>
       <c r="B237" s="7"/>
       <c r="C237" s="8" t="s">
+        <v>416</v>
+      </c>
+      <c r="D237" s="9" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="E237" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="238" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A238" s="16">
         <v>41</v>
       </c>
       <c r="B238" s="7"/>
       <c r="C238" s="8" t="s">
+        <v>418</v>
+      </c>
+      <c r="D238" s="9" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
       <c r="E238" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="239" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A239" s="16">
         <v>42</v>
       </c>
       <c r="B239" s="7"/>
       <c r="C239" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="D239" s="9" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="E239" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="240" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A240" s="16">
         <v>43</v>
       </c>
       <c r="B240" s="7"/>
       <c r="C240" s="8" t="s">
+        <v>422</v>
+      </c>
+      <c r="D240" s="9" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
       <c r="E240" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="241" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A241" s="16">
         <v>44</v>
       </c>
       <c r="B241" s="7"/>
       <c r="C241" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="D241" s="9" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
       <c r="E241" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="242" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A242" s="16">
         <v>45</v>
       </c>
       <c r="B242" s="7"/>
       <c r="C242" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="D242" s="9" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
       <c r="E242" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="243" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A243" s="16">
         <v>46</v>
       </c>
       <c r="B243" s="7"/>
       <c r="C243" s="8" t="s">
+        <v>428</v>
+      </c>
+      <c r="D243" s="9" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
       <c r="E243" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="244" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A244" s="16">
         <v>47</v>
       </c>
       <c r="B244" s="7"/>
       <c r="C244" s="8" t="s">
+        <v>430</v>
+      </c>
+      <c r="D244" s="9" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="E244" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="245" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A245" s="16">
         <v>48</v>
       </c>
       <c r="B245" s="7"/>
       <c r="C245" s="8" t="s">
+        <v>432</v>
+      </c>
+      <c r="D245" s="9" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
       <c r="E245" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="246" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A246" s="16">
         <v>49</v>
       </c>
       <c r="B246" s="7"/>
       <c r="C246" s="8" t="s">
+        <v>434</v>
+      </c>
+      <c r="D246" s="9" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
       <c r="E246" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="247" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A247" s="16">
         <v>50</v>
       </c>
       <c r="B247" s="7"/>
       <c r="C247" s="8" t="s">
+        <v>436</v>
+      </c>
+      <c r="D247" s="9" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>438</v>
       </c>
       <c r="E247" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="248" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A248" s="16">
         <v>51</v>
       </c>
       <c r="B248" s="7"/>
       <c r="C248" s="8" t="s">
+        <v>438</v>
+      </c>
+      <c r="D248" s="9" t="s">
         <v>439</v>
       </c>
-      <c r="D248" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E248" s="13">
-        <v>500.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="249" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A249" s="16">
         <v>52</v>
       </c>
       <c r="B249" s="7"/>
       <c r="C249" s="8" t="s">
+        <v>440</v>
+      </c>
+      <c r="D249" s="9" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
       <c r="E249" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="250" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A250" s="16">
         <v>53</v>
       </c>
       <c r="B250" s="7"/>
       <c r="C250" s="8" t="s">
+        <v>442</v>
+      </c>
+      <c r="D250" s="9" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
       <c r="E250" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="251" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A251" s="16">
         <v>54</v>
       </c>
       <c r="B251" s="7"/>
       <c r="C251" s="8" t="s">
+        <v>444</v>
+      </c>
+      <c r="D251" s="9" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
       <c r="E251" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="252" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A252" s="16">
         <v>55</v>
       </c>
       <c r="B252" s="7"/>
       <c r="C252" s="8" t="s">
+        <v>446</v>
+      </c>
+      <c r="D252" s="9" t="s">
         <v>447</v>
       </c>
-      <c r="D252" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E252" s="13">
-        <v>370.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="253" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A253" s="16">
         <v>56</v>
       </c>
       <c r="B253" s="7"/>
       <c r="C253" s="8" t="s">
+        <v>448</v>
+      </c>
+      <c r="D253" s="9" t="s">
         <v>449</v>
       </c>
-      <c r="D253" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E253" s="13">
-        <v>640.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="254" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A254" s="16">
         <v>57</v>
       </c>
       <c r="B254" s="7"/>
       <c r="C254" s="8" t="s">
+        <v>450</v>
+      </c>
+      <c r="D254" s="9" t="s">
         <v>451</v>
       </c>
-      <c r="D254" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E254" s="13">
-        <v>500.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="255" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A255" s="16">
         <v>58</v>
       </c>
       <c r="B255" s="7"/>
       <c r="C255" s="8" t="s">
+        <v>452</v>
+      </c>
+      <c r="D255" s="9" t="s">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>454</v>
       </c>
       <c r="E255" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="256" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A256" s="16">
         <v>59</v>
       </c>
       <c r="B256" s="7"/>
       <c r="C256" s="8" t="s">
+        <v>454</v>
+      </c>
+      <c r="D256" s="9" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
       <c r="E256" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="257" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A257" s="16">
         <v>60</v>
       </c>
       <c r="B257" s="7"/>
       <c r="C257" s="8" t="s">
+        <v>456</v>
+      </c>
+      <c r="D257" s="9" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
       <c r="E257" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="258" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A258" s="16">
         <v>61</v>
       </c>
       <c r="B258" s="7"/>
       <c r="C258" s="8" t="s">
+        <v>458</v>
+      </c>
+      <c r="D258" s="9" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
       <c r="E258" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="259" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A259" s="16">
         <v>62</v>
       </c>
       <c r="B259" s="7"/>
       <c r="C259" s="8" t="s">
+        <v>460</v>
+      </c>
+      <c r="D259" s="9" t="s">
         <v>461</v>
       </c>
-      <c r="D259" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E259" s="13">
-        <v>640.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="260" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A260" s="16">
         <v>63</v>
       </c>
       <c r="B260" s="7"/>
       <c r="C260" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="D260" s="9" t="s">
         <v>463</v>
       </c>
-      <c r="D260" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E260" s="13">
-        <v>500.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="261" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A261" s="16">
         <v>64</v>
       </c>
       <c r="B261" s="7"/>
       <c r="C261" s="8" t="s">
+        <v>464</v>
+      </c>
+      <c r="D261" s="9" t="s">
         <v>465</v>
       </c>
-      <c r="D261" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E261" s="13">
-        <v>820.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="262" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A262" s="16">
         <v>65</v>
       </c>
       <c r="B262" s="7"/>
       <c r="C262" s="8" t="s">
+        <v>466</v>
+      </c>
+      <c r="D262" s="9" t="s">
         <v>467</v>
       </c>
-      <c r="D262" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E262" s="13">
-        <v>465.0</v>
+        <v>820.0</v>
       </c>
     </row>
     <row r="263" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A263" s="16">
         <v>66</v>
       </c>
       <c r="B263" s="7"/>
       <c r="C263" s="8" t="s">
+        <v>468</v>
+      </c>
+      <c r="D263" s="9" t="s">
         <v>469</v>
       </c>
-      <c r="D263" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E263" s="13">
-        <v>430.0</v>
+        <v>465.0</v>
       </c>
     </row>
     <row r="264" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A264" s="16">
         <v>67</v>
       </c>
       <c r="B264" s="7"/>
       <c r="C264" s="8" t="s">
+        <v>470</v>
+      </c>
+      <c r="D264" s="9" t="s">
         <v>471</v>
       </c>
-      <c r="D264" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E264" s="13">
-        <v>640.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="265" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A265" s="16">
         <v>68</v>
       </c>
       <c r="B265" s="7"/>
       <c r="C265" s="8" t="s">
+        <v>472</v>
+      </c>
+      <c r="D265" s="9" t="s">
         <v>473</v>
       </c>
-      <c r="D265" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E265" s="13">
-        <v>880.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="266" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A266" s="16">
         <v>69</v>
       </c>
       <c r="B266" s="7"/>
-      <c r="C266" s="8"/>
+      <c r="C266" s="8" t="s">
+        <v>474</v>
+      </c>
       <c r="D266" s="9" t="s">
         <v>475</v>
       </c>
       <c r="E266" s="13">
-        <v>880.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="267" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A267" s="16">
         <v>70</v>
       </c>
       <c r="B267" s="7"/>
-      <c r="C267" s="8"/>
+      <c r="C267" s="8" t="s">
+        <v>476</v>
+      </c>
       <c r="D267" s="9" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E267" s="13">
         <v>880.0</v>
       </c>
     </row>
     <row r="268" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A268" s="16">
         <v>71</v>
       </c>
       <c r="B268" s="7"/>
       <c r="C268" s="8"/>
       <c r="D268" s="9" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="E268" s="13">
         <v>880.0</v>
       </c>
     </row>
     <row r="269" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A269" s="16">
         <v>72</v>
       </c>
       <c r="B269" s="7"/>
       <c r="C269" s="8"/>
       <c r="D269" s="9" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="E269" s="13">
         <v>880.0</v>
       </c>
     </row>
     <row r="270" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A270" s="16">
         <v>73</v>
       </c>
       <c r="B270" s="7"/>
-      <c r="C270" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C270" s="8"/>
       <c r="D270" s="9" t="s">
         <v>480</v>
       </c>
       <c r="E270" s="13">
-        <v>750.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="271" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A271" s="16">
         <v>74</v>
       </c>
       <c r="B271" s="7"/>
-      <c r="C271" s="8" t="s">
+      <c r="C271" s="8"/>
+      <c r="D271" s="9" t="s">
         <v>481</v>
       </c>
-      <c r="D271" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E271" s="13">
-        <v>1050.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="272" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A272" s="16">
         <v>75</v>
       </c>
       <c r="B272" s="7"/>
       <c r="C272" s="8" t="s">
+        <v>482</v>
+      </c>
+      <c r="D272" s="9" t="s">
         <v>483</v>
       </c>
-      <c r="D272" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E272" s="13">
-        <v>1125.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="273" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A273" s="16">
         <v>76</v>
       </c>
       <c r="B273" s="7"/>
       <c r="C273" s="8" t="s">
+        <v>484</v>
+      </c>
+      <c r="D273" s="9" t="s">
         <v>485</v>
-      </c>
-[...1 lines deleted...]
-        <v>486</v>
       </c>
       <c r="E273" s="13">
         <v>1050.0</v>
       </c>
     </row>
     <row r="274" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A274" s="16">
         <v>77</v>
       </c>
       <c r="B274" s="7"/>
       <c r="C274" s="8" t="s">
+        <v>486</v>
+      </c>
+      <c r="D274" s="9" t="s">
         <v>487</v>
       </c>
-      <c r="D274" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E274" s="13">
-        <v>830.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="275" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A275" s="16">
         <v>78</v>
       </c>
       <c r="B275" s="7"/>
       <c r="C275" s="8" t="s">
-        <v>407</v>
+        <v>488</v>
       </c>
       <c r="D275" s="9" t="s">
         <v>489</v>
       </c>
       <c r="E275" s="13">
         <v>1050.0</v>
       </c>
     </row>
     <row r="276" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A276" s="16">
         <v>79</v>
       </c>
       <c r="B276" s="7"/>
       <c r="C276" s="8" t="s">
         <v>490</v>
       </c>
       <c r="D276" s="9" t="s">
         <v>491</v>
       </c>
       <c r="E276" s="13">
-        <v>1050.0</v>
+        <v>830.0</v>
       </c>
     </row>
     <row r="277" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A277" s="16">
         <v>80</v>
       </c>
       <c r="B277" s="7"/>
       <c r="C277" s="8" t="s">
+        <v>408</v>
+      </c>
+      <c r="D277" s="9" t="s">
         <v>492</v>
       </c>
-      <c r="D277" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E277" s="13">
-        <v>550.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="278" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A278" s="16">
         <v>81</v>
       </c>
       <c r="B278" s="7"/>
       <c r="C278" s="8" t="s">
+        <v>493</v>
+      </c>
+      <c r="D278" s="9" t="s">
         <v>494</v>
       </c>
-      <c r="D278" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E278" s="13">
-        <v>640.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="279" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A279" s="16">
         <v>82</v>
       </c>
       <c r="B279" s="7"/>
       <c r="C279" s="8" t="s">
+        <v>495</v>
+      </c>
+      <c r="D279" s="9" t="s">
         <v>496</v>
       </c>
-      <c r="D279" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E279" s="13">
-        <v>650.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="280" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A280" s="16">
         <v>83</v>
       </c>
       <c r="B280" s="7"/>
       <c r="C280" s="8" t="s">
+        <v>497</v>
+      </c>
+      <c r="D280" s="9" t="s">
         <v>498</v>
       </c>
-      <c r="D280" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E280" s="13">
-        <v>850.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="281" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A281" s="16">
         <v>84</v>
       </c>
       <c r="B281" s="7"/>
       <c r="C281" s="8" t="s">
+        <v>499</v>
+      </c>
+      <c r="D281" s="9" t="s">
         <v>500</v>
       </c>
-      <c r="D281" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E281" s="13">
-        <v>640.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="282" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A282" s="16">
         <v>85</v>
       </c>
       <c r="B282" s="7"/>
       <c r="C282" s="8" t="s">
+        <v>501</v>
+      </c>
+      <c r="D282" s="9" t="s">
         <v>502</v>
       </c>
-      <c r="D282" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E282" s="13">
-        <v>880.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="283" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A283" s="16">
         <v>86</v>
       </c>
       <c r="B283" s="7"/>
       <c r="C283" s="8" t="s">
+        <v>503</v>
+      </c>
+      <c r="D283" s="9" t="s">
         <v>504</v>
       </c>
-      <c r="D283" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E283" s="13">
-        <v>750.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="284" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A284" s="16">
         <v>87</v>
       </c>
       <c r="B284" s="7"/>
       <c r="C284" s="8" t="s">
+        <v>505</v>
+      </c>
+      <c r="D284" s="9" t="s">
         <v>506</v>
       </c>
-      <c r="D284" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E284" s="13">
-        <v>800.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="285" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A285" s="16">
         <v>88</v>
       </c>
       <c r="B285" s="7"/>
       <c r="C285" s="8" t="s">
+        <v>507</v>
+      </c>
+      <c r="D285" s="9" t="s">
         <v>508</v>
       </c>
-      <c r="D285" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E285" s="13">
-        <v>950.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="286" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A286" s="16">
         <v>89</v>
       </c>
       <c r="B286" s="7"/>
       <c r="C286" s="8" t="s">
+        <v>509</v>
+      </c>
+      <c r="D286" s="9" t="s">
         <v>510</v>
       </c>
-      <c r="D286" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E286" s="13">
-        <v>1050.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="287" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A287" s="16">
         <v>90</v>
       </c>
       <c r="B287" s="7"/>
       <c r="C287" s="8" t="s">
+        <v>511</v>
+      </c>
+      <c r="D287" s="9" t="s">
         <v>512</v>
       </c>
-      <c r="D287" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E287" s="13">
-        <v>800.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="288" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A288" s="16">
         <v>91</v>
       </c>
       <c r="B288" s="7"/>
       <c r="C288" s="8" t="s">
+        <v>513</v>
+      </c>
+      <c r="D288" s="9" t="s">
         <v>514</v>
       </c>
-      <c r="D288" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E288" s="13">
-        <v>800.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="289" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A289" s="16">
         <v>92</v>
       </c>
       <c r="B289" s="7"/>
       <c r="C289" s="8" t="s">
+        <v>515</v>
+      </c>
+      <c r="D289" s="9" t="s">
         <v>516</v>
-      </c>
-[...1 lines deleted...]
-        <v>517</v>
       </c>
       <c r="E289" s="13">
         <v>800.0</v>
       </c>
     </row>
     <row r="290" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A290" s="16">
         <v>93</v>
       </c>
       <c r="B290" s="7"/>
       <c r="C290" s="8" t="s">
+        <v>517</v>
+      </c>
+      <c r="D290" s="9" t="s">
         <v>518</v>
-      </c>
-[...1 lines deleted...]
-        <v>519</v>
       </c>
       <c r="E290" s="13">
         <v>800.0</v>
       </c>
     </row>
     <row r="291" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A291" s="16">
         <v>94</v>
       </c>
       <c r="B291" s="7"/>
       <c r="C291" s="8" t="s">
+        <v>519</v>
+      </c>
+      <c r="D291" s="9" t="s">
         <v>520</v>
       </c>
-      <c r="D291" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E291" s="13">
-        <v>1050.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="292" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A292" s="16">
         <v>95</v>
       </c>
       <c r="B292" s="7"/>
       <c r="C292" s="8" t="s">
-        <v>490</v>
+        <v>521</v>
       </c>
       <c r="D292" s="9" t="s">
         <v>522</v>
       </c>
       <c r="E292" s="13">
-        <v>1050.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="293" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A293" s="16">
         <v>96</v>
       </c>
       <c r="B293" s="7"/>
       <c r="C293" s="8" t="s">
         <v>523</v>
       </c>
       <c r="D293" s="9" t="s">
         <v>524</v>
       </c>
       <c r="E293" s="13">
         <v>1050.0</v>
       </c>
     </row>
     <row r="294" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A294" s="16">
         <v>97</v>
       </c>
       <c r="B294" s="7"/>
       <c r="C294" s="8" t="s">
+        <v>493</v>
+      </c>
+      <c r="D294" s="9" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
       <c r="E294" s="13">
         <v>1050.0</v>
       </c>
     </row>
     <row r="295" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A295" s="16">
         <v>98</v>
       </c>
       <c r="B295" s="7"/>
       <c r="C295" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="D295" s="9" t="s">
         <v>527</v>
       </c>
-      <c r="D295" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E295" s="13">
-        <v>800.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="296" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A296" s="16">
         <v>99</v>
       </c>
       <c r="B296" s="7"/>
       <c r="C296" s="8" t="s">
+        <v>528</v>
+      </c>
+      <c r="D296" s="9" t="s">
         <v>529</v>
       </c>
-      <c r="D296" s="9" t="s">
+      <c r="E296" s="13">
+        <v>1050.0</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A297" s="16">
+        <v>100</v>
+      </c>
+      <c r="B297" s="7"/>
+      <c r="C297" s="8" t="s">
         <v>530</v>
       </c>
-      <c r="E296" s="13">
+      <c r="D297" s="9" t="s">
+        <v>531</v>
+      </c>
+      <c r="E297" s="13">
+        <v>800.0</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A298" s="16">
+        <v>101</v>
+      </c>
+      <c r="B298" s="7"/>
+      <c r="C298" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="D298" s="9" t="s">
+        <v>533</v>
+      </c>
+      <c r="E298" s="13">
         <v>940.0</v>
       </c>
     </row>
-    <row r="297" spans="1:5" outlineLevel="1">
-[...9 lines deleted...]
-      <c r="A298" s="3" t="s">
+    <row r="299" spans="1:5" outlineLevel="1">
+      <c r="A299" s="17" t="s">
+        <v>225</v>
+      </c>
+      <c r="B299" s="2"/>
+      <c r="C299" s="2"/>
+      <c r="D299" s="2"/>
+      <c r="E299" s="10"/>
+    </row>
+    <row r="300" spans="1:5" outlineLevel="2">
+      <c r="A300" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B298" s="4" t="s">
+      <c r="B300" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C298" s="4" t="s">
+      <c r="C300" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="D298" s="5" t="s">
+      <c r="D300" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="E298" s="11" t="s">
+      <c r="E300" s="11" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="299" spans="1:5" outlineLevel="2">
-[...7 lines deleted...]
-      <c r="A300" s="16">
+    <row r="301" spans="1:5" outlineLevel="2">
+      <c r="A301" s="18"/>
+      <c r="B301" s="6"/>
+      <c r="C301" s="6"/>
+      <c r="D301" s="6"/>
+      <c r="E301" s="12"/>
+    </row>
+    <row r="302" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A302" s="16">
         <v>1</v>
       </c>
-      <c r="B300" s="7"/>
-[...6 lines deleted...]
-      <c r="E300" s="13">
+      <c r="B302" s="7"/>
+      <c r="C302" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="D302" s="9" t="s">
+        <v>535</v>
+      </c>
+      <c r="E302" s="13">
         <v>400.0</v>
       </c>
     </row>
-    <row r="301" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A301" s="16">
+    <row r="303" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A303" s="16">
         <v>2</v>
       </c>
-      <c r="B301" s="7"/>
-[...6 lines deleted...]
-      <c r="E301" s="13">
+      <c r="B303" s="7"/>
+      <c r="C303" s="8" t="s">
+        <v>536</v>
+      </c>
+      <c r="D303" s="9" t="s">
+        <v>537</v>
+      </c>
+      <c r="E303" s="13">
         <v>450.0</v>
       </c>
     </row>
-    <row r="302" spans="1:5" outlineLevel="1">
-[...9 lines deleted...]
-      <c r="A303" s="3" t="s">
+    <row r="304" spans="1:5" outlineLevel="1">
+      <c r="A304" s="17" t="s">
+        <v>270</v>
+      </c>
+      <c r="B304" s="2"/>
+      <c r="C304" s="2"/>
+      <c r="D304" s="2"/>
+      <c r="E304" s="10"/>
+    </row>
+    <row r="305" spans="1:5" outlineLevel="2">
+      <c r="A305" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B303" s="4" t="s">
+      <c r="B305" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C303" s="4" t="s">
+      <c r="C305" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="D303" s="5" t="s">
+      <c r="D305" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="E303" s="11" t="s">
+      <c r="E305" s="11" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="304" spans="1:5" outlineLevel="2">
-[...34 lines deleted...]
-      </c>
+    <row r="306" spans="1:5" outlineLevel="2">
+      <c r="A306" s="18"/>
+      <c r="B306" s="6"/>
+      <c r="C306" s="6"/>
+      <c r="D306" s="6"/>
+      <c r="E306" s="12"/>
     </row>
     <row r="307" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A307" s="16">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B307" s="7"/>
       <c r="C307" s="8" t="s">
+        <v>538</v>
+      </c>
+      <c r="D307" s="9" t="s">
         <v>539</v>
       </c>
-      <c r="D307" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E307" s="13">
-        <v>370.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="308" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A308" s="16">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B308" s="7"/>
       <c r="C308" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="D308" s="9" t="s">
         <v>541</v>
       </c>
-      <c r="D308" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E308" s="13">
-        <v>1050.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="309" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A309" s="16">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B309" s="7"/>
       <c r="C309" s="8" t="s">
-        <v>306</v>
+        <v>542</v>
       </c>
       <c r="D309" s="9" t="s">
         <v>543</v>
       </c>
       <c r="E309" s="13">
-        <v>600.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="310" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A310" s="16">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B310" s="7"/>
       <c r="C310" s="8" t="s">
         <v>544</v>
       </c>
       <c r="D310" s="9" t="s">
         <v>545</v>
       </c>
       <c r="E310" s="13">
-        <v>800.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="311" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A311" s="16">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B311" s="7"/>
       <c r="C311" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="D311" s="9" t="s">
         <v>546</v>
       </c>
-      <c r="D311" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E311" s="13">
-        <v>470.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="312" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A312" s="16">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B312" s="7"/>
       <c r="C312" s="8" t="s">
+        <v>547</v>
+      </c>
+      <c r="D312" s="9" t="s">
         <v>548</v>
       </c>
-      <c r="D312" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E312" s="13">
-        <v>960.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="313" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A313" s="16">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B313" s="7"/>
       <c r="C313" s="8" t="s">
+        <v>549</v>
+      </c>
+      <c r="D313" s="9" t="s">
         <v>550</v>
       </c>
-      <c r="D313" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E313" s="13">
-        <v>650.0</v>
+        <v>470.0</v>
       </c>
     </row>
     <row r="314" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A314" s="16">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B314" s="7"/>
       <c r="C314" s="8" t="s">
+        <v>551</v>
+      </c>
+      <c r="D314" s="9" t="s">
         <v>552</v>
       </c>
-      <c r="D314" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E314" s="13">
-        <v>750.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="315" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A315" s="16">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B315" s="7"/>
       <c r="C315" s="8" t="s">
+        <v>553</v>
+      </c>
+      <c r="D315" s="9" t="s">
         <v>554</v>
       </c>
-      <c r="D315" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E315" s="13">
-        <v>1050.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="316" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A316" s="16">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B316" s="7"/>
       <c r="C316" s="8" t="s">
+        <v>555</v>
+      </c>
+      <c r="D316" s="9" t="s">
         <v>556</v>
       </c>
-      <c r="D316" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E316" s="13">
-        <v>800.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="317" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A317" s="16">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B317" s="7"/>
       <c r="C317" s="8" t="s">
+        <v>557</v>
+      </c>
+      <c r="D317" s="9" t="s">
         <v>558</v>
       </c>
-      <c r="D317" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E317" s="13">
-        <v>980.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="318" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A318" s="16">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B318" s="7"/>
       <c r="C318" s="8" t="s">
+        <v>559</v>
+      </c>
+      <c r="D318" s="9" t="s">
         <v>560</v>
       </c>
-      <c r="D318" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E318" s="13">
-        <v>1120.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="319" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A319" s="16">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B319" s="7"/>
       <c r="C319" s="8" t="s">
+        <v>561</v>
+      </c>
+      <c r="D319" s="9" t="s">
         <v>562</v>
       </c>
-      <c r="D319" s="9" t="s">
+      <c r="E319" s="13">
+        <v>980.0</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A320" s="16">
+        <v>14</v>
+      </c>
+      <c r="B320" s="7"/>
+      <c r="C320" s="8" t="s">
         <v>563</v>
       </c>
-      <c r="E319" s="13">
+      <c r="D320" s="9" t="s">
+        <v>564</v>
+      </c>
+      <c r="E320" s="13">
+        <v>1120.0</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A321" s="16">
+        <v>15</v>
+      </c>
+      <c r="B321" s="7"/>
+      <c r="C321" s="8" t="s">
+        <v>565</v>
+      </c>
+      <c r="D321" s="9" t="s">
+        <v>566</v>
+      </c>
+      <c r="E321" s="13">
         <v>1100.0</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
-[...9 lines deleted...]
-      <c r="A321" s="3" t="s">
+    <row r="322" spans="1:5">
+      <c r="A322" s="14" t="s">
+        <v>567</v>
+      </c>
+      <c r="B322" s="2"/>
+      <c r="C322" s="2"/>
+      <c r="D322" s="2"/>
+      <c r="E322" s="10"/>
+    </row>
+    <row r="323" spans="1:5" outlineLevel="1">
+      <c r="A323" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B321" s="4" t="s">
+      <c r="B323" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C321" s="4" t="s">
+      <c r="C323" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="D321" s="5" t="s">
+      <c r="D323" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="E321" s="11" t="s">
+      <c r="E323" s="11" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="322" spans="1:5" outlineLevel="1">
-[...34 lines deleted...]
-      </c>
+    <row r="324" spans="1:5" outlineLevel="1">
+      <c r="A324" s="15"/>
+      <c r="B324" s="6"/>
+      <c r="C324" s="6"/>
+      <c r="D324" s="6"/>
+      <c r="E324" s="12"/>
     </row>
     <row r="325" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A325" s="16">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B325" s="7"/>
       <c r="C325" s="8" t="s">
+        <v>568</v>
+      </c>
+      <c r="D325" s="9" t="s">
         <v>569</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
       <c r="E325" s="13">
         <v>350.0</v>
       </c>
     </row>
     <row r="326" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A326" s="16">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B326" s="7"/>
       <c r="C326" s="8" t="s">
+        <v>570</v>
+      </c>
+      <c r="D326" s="9" t="s">
         <v>571</v>
       </c>
-      <c r="D326" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E326" s="13">
-        <v>330.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="327" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A327" s="16">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B327" s="7"/>
       <c r="C327" s="8" t="s">
+        <v>572</v>
+      </c>
+      <c r="D327" s="9" t="s">
         <v>573</v>
       </c>
-      <c r="D327" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E327" s="13">
-        <v>400.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="328" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A328" s="16">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B328" s="7"/>
       <c r="C328" s="8" t="s">
+        <v>574</v>
+      </c>
+      <c r="D328" s="9" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="E328" s="13">
         <v>330.0</v>
       </c>
     </row>
     <row r="329" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A329" s="16">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B329" s="7"/>
       <c r="C329" s="8" t="s">
+        <v>576</v>
+      </c>
+      <c r="D329" s="9" t="s">
         <v>577</v>
       </c>
-      <c r="D329" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E329" s="13">
-        <v>350.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="330" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A330" s="16">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B330" s="7"/>
       <c r="C330" s="8" t="s">
+        <v>578</v>
+      </c>
+      <c r="D330" s="9" t="s">
         <v>579</v>
       </c>
-      <c r="D330" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E330" s="13">
-        <v>350.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="331" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A331" s="16">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B331" s="7"/>
       <c r="C331" s="8" t="s">
+        <v>580</v>
+      </c>
+      <c r="D331" s="9" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
       <c r="E331" s="13">
         <v>350.0</v>
       </c>
     </row>
     <row r="332" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A332" s="16">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B332" s="7"/>
       <c r="C332" s="8" t="s">
+        <v>582</v>
+      </c>
+      <c r="D332" s="9" t="s">
         <v>583</v>
-      </c>
-[...1 lines deleted...]
-        <v>584</v>
       </c>
       <c r="E332" s="13">
         <v>350.0</v>
       </c>
     </row>
     <row r="333" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A333" s="16">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B333" s="7"/>
       <c r="C333" s="8" t="s">
+        <v>584</v>
+      </c>
+      <c r="D333" s="9" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>586</v>
       </c>
       <c r="E333" s="13">
         <v>350.0</v>
       </c>
     </row>
     <row r="334" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A334" s="16">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B334" s="7"/>
       <c r="C334" s="8" t="s">
+        <v>586</v>
+      </c>
+      <c r="D334" s="9" t="s">
         <v>587</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
       <c r="E334" s="13">
         <v>350.0</v>
       </c>
     </row>
     <row r="335" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A335" s="16">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B335" s="7"/>
       <c r="C335" s="8" t="s">
+        <v>588</v>
+      </c>
+      <c r="D335" s="9" t="s">
         <v>589</v>
-      </c>
-[...1 lines deleted...]
-        <v>590</v>
       </c>
       <c r="E335" s="13">
         <v>350.0</v>
       </c>
     </row>
     <row r="336" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A336" s="16">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B336" s="7"/>
       <c r="C336" s="8" t="s">
+        <v>590</v>
+      </c>
+      <c r="D336" s="9" t="s">
         <v>591</v>
       </c>
-      <c r="D336" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E336" s="13">
-        <v>330.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="337" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A337" s="16">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B337" s="7"/>
       <c r="C337" s="8" t="s">
+        <v>592</v>
+      </c>
+      <c r="D337" s="9" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
       <c r="E337" s="13">
         <v>350.0</v>
       </c>
     </row>
     <row r="338" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A338" s="16">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B338" s="7"/>
       <c r="C338" s="8" t="s">
+        <v>594</v>
+      </c>
+      <c r="D338" s="9" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>596</v>
       </c>
       <c r="E338" s="13">
         <v>330.0</v>
       </c>
     </row>
     <row r="339" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A339" s="16">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B339" s="7"/>
       <c r="C339" s="8" t="s">
+        <v>596</v>
+      </c>
+      <c r="D339" s="9" t="s">
         <v>597</v>
       </c>
-      <c r="D339" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E339" s="13">
-        <v>330.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="340" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A340" s="16">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B340" s="7"/>
       <c r="C340" s="8" t="s">
+        <v>598</v>
+      </c>
+      <c r="D340" s="9" t="s">
         <v>599</v>
-      </c>
-[...1 lines deleted...]
-        <v>600</v>
       </c>
       <c r="E340" s="13">
         <v>330.0</v>
       </c>
     </row>
     <row r="341" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A341" s="16">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B341" s="7"/>
       <c r="C341" s="8" t="s">
+        <v>600</v>
+      </c>
+      <c r="D341" s="9" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
       <c r="E341" s="13">
         <v>330.0</v>
       </c>
     </row>
     <row r="342" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A342" s="16">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B342" s="7"/>
       <c r="C342" s="8" t="s">
+        <v>602</v>
+      </c>
+      <c r="D342" s="9" t="s">
         <v>603</v>
       </c>
-      <c r="D342" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E342" s="13">
-        <v>350.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="343" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A343" s="16">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B343" s="7"/>
       <c r="C343" s="8" t="s">
+        <v>604</v>
+      </c>
+      <c r="D343" s="9" t="s">
         <v>605</v>
       </c>
-      <c r="D343" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E343" s="13">
-        <v>340.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="344" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A344" s="16">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B344" s="7"/>
       <c r="C344" s="8" t="s">
+        <v>606</v>
+      </c>
+      <c r="D344" s="9" t="s">
         <v>607</v>
       </c>
-      <c r="D344" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E344" s="13">
-        <v>330.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="345" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A345" s="16">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B345" s="7"/>
       <c r="C345" s="8" t="s">
+        <v>608</v>
+      </c>
+      <c r="D345" s="9" t="s">
         <v>609</v>
       </c>
-      <c r="D345" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E345" s="13">
-        <v>400.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="346" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A346" s="16">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B346" s="7"/>
       <c r="C346" s="8" t="s">
+        <v>610</v>
+      </c>
+      <c r="D346" s="9" t="s">
         <v>611</v>
       </c>
-      <c r="D346" s="9" t="s">
+      <c r="E346" s="13">
+        <v>330.0</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A347" s="16">
+        <v>23</v>
+      </c>
+      <c r="B347" s="7"/>
+      <c r="C347" s="8" t="s">
         <v>612</v>
       </c>
-      <c r="E346" s="13">
+      <c r="D347" s="9" t="s">
+        <v>613</v>
+      </c>
+      <c r="E347" s="13">
+        <v>400.0</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A348" s="16">
+        <v>24</v>
+      </c>
+      <c r="B348" s="7"/>
+      <c r="C348" s="8" t="s">
+        <v>614</v>
+      </c>
+      <c r="D348" s="9" t="s">
+        <v>615</v>
+      </c>
+      <c r="E348" s="13">
         <v>422.0</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
-[...9 lines deleted...]
-      <c r="A348" s="3" t="s">
+    <row r="349" spans="1:5">
+      <c r="A349" s="14" t="s">
+        <v>616</v>
+      </c>
+      <c r="B349" s="2"/>
+      <c r="C349" s="2"/>
+      <c r="D349" s="2"/>
+      <c r="E349" s="10"/>
+    </row>
+    <row r="350" spans="1:5" outlineLevel="1">
+      <c r="A350" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B348" s="4" t="s">
+      <c r="B350" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C348" s="4" t="s">
+      <c r="C350" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="D348" s="5" t="s">
+      <c r="D350" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="E348" s="11" t="s">
+      <c r="E350" s="11" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="349" spans="1:5" outlineLevel="1">
-[...34 lines deleted...]
-      </c>
+    <row r="351" spans="1:5" outlineLevel="1">
+      <c r="A351" s="15"/>
+      <c r="B351" s="6"/>
+      <c r="C351" s="6"/>
+      <c r="D351" s="6"/>
+      <c r="E351" s="12"/>
     </row>
     <row r="352" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A352" s="16">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B352" s="7"/>
       <c r="C352" s="8" t="s">
         <v>617</v>
       </c>
       <c r="D352" s="9" t="s">
         <v>618</v>
       </c>
       <c r="E352" s="13">
         <v>940.0</v>
       </c>
     </row>
     <row r="353" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A353" s="16">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B353" s="7"/>
       <c r="C353" s="8" t="s">
         <v>619</v>
       </c>
       <c r="D353" s="9" t="s">
+        <v>618</v>
+      </c>
+      <c r="E353" s="13">
+        <v>940.0</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A354" s="16">
+        <v>3</v>
+      </c>
+      <c r="B354" s="7"/>
+      <c r="C354" s="8" t="s">
         <v>620</v>
       </c>
-      <c r="E353" s="13">
+      <c r="D354" s="9" t="s">
+        <v>621</v>
+      </c>
+      <c r="E354" s="13">
+        <v>940.0</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A355" s="16">
+        <v>4</v>
+      </c>
+      <c r="B355" s="7"/>
+      <c r="C355" s="8" t="s">
+        <v>622</v>
+      </c>
+      <c r="D355" s="9" t="s">
+        <v>623</v>
+      </c>
+      <c r="E355" s="13">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
-[...9 lines deleted...]
-      <c r="A355" s="3" t="s">
+    <row r="356" spans="1:5">
+      <c r="A356" s="14" t="s">
+        <v>624</v>
+      </c>
+      <c r="B356" s="2"/>
+      <c r="C356" s="2"/>
+      <c r="D356" s="2"/>
+      <c r="E356" s="10"/>
+    </row>
+    <row r="357" spans="1:5" outlineLevel="1">
+      <c r="A357" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B355" s="4" t="s">
+      <c r="B357" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C355" s="4" t="s">
+      <c r="C357" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="D355" s="5" t="s">
+      <c r="D357" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="E355" s="11" t="s">
+      <c r="E357" s="11" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="356" spans="1:5" outlineLevel="1">
-[...34 lines deleted...]
-      </c>
+    <row r="358" spans="1:5" outlineLevel="1">
+      <c r="A358" s="15"/>
+      <c r="B358" s="6"/>
+      <c r="C358" s="6"/>
+      <c r="D358" s="6"/>
+      <c r="E358" s="12"/>
     </row>
     <row r="359" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A359" s="16">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B359" s="7"/>
       <c r="C359" s="8" t="s">
         <v>625</v>
       </c>
       <c r="D359" s="9" t="s">
         <v>626</v>
       </c>
       <c r="E359" s="13">
-        <v>450.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="360" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A360" s="16">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B360" s="7"/>
       <c r="C360" s="8" t="s">
+        <v>299</v>
+      </c>
+      <c r="D360" s="9" t="s">
         <v>627</v>
       </c>
-      <c r="D360" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E360" s="13">
-        <v>450.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="361" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A361" s="16">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B361" s="7"/>
       <c r="C361" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="D361" s="9" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>630</v>
       </c>
       <c r="E361" s="13">
         <v>450.0</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
-      <c r="A362" s="14" t="s">
+    <row r="362" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A362" s="16">
+        <v>4</v>
+      </c>
+      <c r="B362" s="7"/>
+      <c r="C362" s="8" t="s">
+        <v>630</v>
+      </c>
+      <c r="D362" s="9" t="s">
         <v>631</v>
       </c>
-      <c r="B362" s="2"/>
-[...5 lines deleted...]
-      <c r="A363" s="3" t="s">
+      <c r="E362" s="13">
+        <v>450.0</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A363" s="16">
+        <v>5</v>
+      </c>
+      <c r="B363" s="7"/>
+      <c r="C363" s="8" t="s">
+        <v>632</v>
+      </c>
+      <c r="D363" s="9" t="s">
+        <v>633</v>
+      </c>
+      <c r="E363" s="13">
+        <v>450.0</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
+      <c r="A364" s="14" t="s">
+        <v>634</v>
+      </c>
+      <c r="B364" s="2"/>
+      <c r="C364" s="2"/>
+      <c r="D364" s="2"/>
+      <c r="E364" s="10"/>
+    </row>
+    <row r="365" spans="1:5" outlineLevel="1">
+      <c r="A365" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B363" s="4" t="s">
+      <c r="B365" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C363" s="4" t="s">
+      <c r="C365" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="D363" s="5" t="s">
+      <c r="D365" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="E363" s="11" t="s">
+      <c r="E365" s="11" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="364" spans="1:5" outlineLevel="1">
-[...34 lines deleted...]
-      </c>
+    <row r="366" spans="1:5" outlineLevel="1">
+      <c r="A366" s="15"/>
+      <c r="B366" s="6"/>
+      <c r="C366" s="6"/>
+      <c r="D366" s="6"/>
+      <c r="E366" s="12"/>
     </row>
     <row r="367" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A367" s="16">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B367" s="7"/>
       <c r="C367" s="8" t="s">
+        <v>635</v>
+      </c>
+      <c r="D367" s="9" t="s">
         <v>636</v>
       </c>
-      <c r="D367" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E367" s="13">
-        <v>480.0</v>
+        <v>225.0</v>
       </c>
     </row>
     <row r="368" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A368" s="16">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B368" s="7"/>
       <c r="C368" s="8" t="s">
+        <v>637</v>
+      </c>
+      <c r="D368" s="9" t="s">
         <v>638</v>
       </c>
-      <c r="D368" s="9" t="s">
+      <c r="E368" s="13">
+        <v>480.0</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A369" s="16">
+        <v>3</v>
+      </c>
+      <c r="B369" s="7"/>
+      <c r="C369" s="8" t="s">
         <v>639</v>
       </c>
-      <c r="E368" s="13">
+      <c r="D369" s="9" t="s">
+        <v>640</v>
+      </c>
+      <c r="E369" s="13">
+        <v>480.0</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A370" s="16">
+        <v>4</v>
+      </c>
+      <c r="B370" s="7"/>
+      <c r="C370" s="8" t="s">
+        <v>641</v>
+      </c>
+      <c r="D370" s="9" t="s">
+        <v>642</v>
+      </c>
+      <c r="E370" s="13">
         <v>150.0</v>
       </c>
     </row>
-    <row r="369" spans="1:5" outlineLevel="1">
-[...9 lines deleted...]
-      <c r="A370" s="3" t="s">
+    <row r="371" spans="1:5" outlineLevel="1">
+      <c r="A371" s="17" t="s">
+        <v>643</v>
+      </c>
+      <c r="B371" s="2"/>
+      <c r="C371" s="2"/>
+      <c r="D371" s="2"/>
+      <c r="E371" s="10"/>
+    </row>
+    <row r="372" spans="1:5" outlineLevel="2">
+      <c r="A372" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B370" s="4" t="s">
+      <c r="B372" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C370" s="4" t="s">
+      <c r="C372" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="D370" s="5" t="s">
+      <c r="D372" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="E370" s="11" t="s">
+      <c r="E372" s="11" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="371" spans="1:5" outlineLevel="2">
-[...34 lines deleted...]
-      </c>
+    <row r="373" spans="1:5" outlineLevel="2">
+      <c r="A373" s="18"/>
+      <c r="B373" s="6"/>
+      <c r="C373" s="6"/>
+      <c r="D373" s="6"/>
+      <c r="E373" s="12"/>
     </row>
     <row r="374" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A374" s="16">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B374" s="7"/>
       <c r="C374" s="8" t="s">
+        <v>644</v>
+      </c>
+      <c r="D374" s="9" t="s">
         <v>645</v>
       </c>
-      <c r="D374" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E374" s="13">
-        <v>225.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="375" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A375" s="16">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B375" s="7"/>
       <c r="C375" s="8" t="s">
+        <v>646</v>
+      </c>
+      <c r="D375" s="9" t="s">
         <v>647</v>
       </c>
-      <c r="D375" s="9" t="s">
+      <c r="E375" s="13">
+        <v>150.0</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A376" s="16">
+        <v>3</v>
+      </c>
+      <c r="B376" s="7"/>
+      <c r="C376" s="8" t="s">
         <v>648</v>
       </c>
-      <c r="E375" s="13">
+      <c r="D376" s="9" t="s">
+        <v>649</v>
+      </c>
+      <c r="E376" s="13">
         <v>225.0</v>
       </c>
     </row>
+    <row r="377" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A377" s="16">
+        <v>4</v>
+      </c>
+      <c r="B377" s="7"/>
+      <c r="C377" s="8" t="s">
+        <v>650</v>
+      </c>
+      <c r="D377" s="9" t="s">
+        <v>651</v>
+      </c>
+      <c r="E377" s="13">
+        <v>225.0</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A10:E374"/>
+  <autoFilter ref="A10:E376"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A11:E11"/>
     <mergeCell ref="A36:E36"/>
     <mergeCell ref="A38:E38"/>
+    <mergeCell ref="A122:E122"/>
     <mergeCell ref="A124:E124"/>
-    <mergeCell ref="A126:E126"/>
+    <mergeCell ref="A147:E147"/>
     <mergeCell ref="A149:E149"/>
-    <mergeCell ref="A151:E151"/>
     <mergeCell ref="A165:E165"/>
     <mergeCell ref="A167:E167"/>
     <mergeCell ref="A171:E171"/>
     <mergeCell ref="A173:E173"/>
     <mergeCell ref="A195:E195"/>
     <mergeCell ref="A197:E197"/>
-    <mergeCell ref="C203:C214"/>
-[...1 lines deleted...]
-    <mergeCell ref="A297:E297"/>
+    <mergeCell ref="C204:C215"/>
+    <mergeCell ref="C267:C271"/>
     <mergeCell ref="A299:E299"/>
-    <mergeCell ref="A302:E302"/>
+    <mergeCell ref="A301:E301"/>
     <mergeCell ref="A304:E304"/>
-    <mergeCell ref="A320:E320"/>
+    <mergeCell ref="A306:E306"/>
     <mergeCell ref="A322:E322"/>
-    <mergeCell ref="A347:E347"/>
+    <mergeCell ref="A324:E324"/>
     <mergeCell ref="A349:E349"/>
-    <mergeCell ref="A354:E354"/>
+    <mergeCell ref="A351:E351"/>
     <mergeCell ref="A356:E356"/>
-    <mergeCell ref="A362:E362"/>
+    <mergeCell ref="A358:E358"/>
     <mergeCell ref="A364:E364"/>
-    <mergeCell ref="A369:E369"/>
+    <mergeCell ref="A366:E366"/>
     <mergeCell ref="A371:E371"/>
+    <mergeCell ref="A373:E373"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>