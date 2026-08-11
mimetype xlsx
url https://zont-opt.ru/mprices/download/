--- v1 (2026-06-26)
+++ v2 (2026-08-11)
@@ -24,63 +24,63 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$10:$E$376</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="652">
   <si>
     <t>Прайс-лист зонты оптом</t>
   </si>
   <si>
-    <t>https://zont-opt.ru/</t>
+    <t>http://zont-opt.ru/</t>
   </si>
   <si>
     <t>Оптовый прайс-лист.</t>
   </si>
   <si>
     <t>Viber, WhatsUP +7 (916) 408-90-37</t>
   </si>
   <si>
     <t>+7 495 162-21-86 Многоканальный</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-26 23:12:09</t>
+    <t>Актуальность прайса на: 2026-08-11 00:00:02</t>
   </si>
   <si>
     <t>Женские зонты</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>Женский зонт автомат M.N.S арт. 435 с прозрачным куполом</t>
   </si>
@@ -888,60 +888,60 @@
   <si>
     <t>Т309</t>
   </si>
   <si>
     <t>Зонт трость классический с деревянной ручкой art.  Т309</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Зонт трость классический с деревянной ручкой art. 176</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>Зонт трость классический с деревянной ручкой art. 2762</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>Зонт трость классический с деревянной ручкой art. 2765</t>
   </si>
   <si>
-    <t>688</t>
+    <t>688 (2659, 942)</t>
   </si>
   <si>
     <t>Зонт трость прозрачный купол арт. 688</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>Зонт трость прозрачный купол арт. 940 (500)</t>
+    <t>Зонт трость прозрачный купол арт. 940 (500, 010PN)</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>Зонт трость хамелион арт. 2202</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>Зонт-трость с ручкой крючок женские  art. 417</t>
   </si>
   <si>
     <t>UN17</t>
   </si>
   <si>
     <t>Прозрачный зонт трость Universal арт. UN17</t>
   </si>
   <si>
     <t>UN123</t>
   </si>
   <si>
     <t>Прозрачный зонт трость арт. UN123</t>
   </si>
@@ -14525,51 +14525,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zont-opt.ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zont-opt.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E377"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
@@ -16793,51 +16793,51 @@
         <v>9</v>
       </c>
       <c r="B158" s="7"/>
       <c r="C158" s="8" t="s">
         <v>287</v>
       </c>
       <c r="D158" s="9" t="s">
         <v>288</v>
       </c>
       <c r="E158" s="13">
         <v>1100.0</v>
       </c>
     </row>
     <row r="159" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A159" s="16">
         <v>10</v>
       </c>
       <c r="B159" s="7"/>
       <c r="C159" s="8" t="s">
         <v>289</v>
       </c>
       <c r="D159" s="9" t="s">
         <v>290</v>
       </c>
       <c r="E159" s="13">
-        <v>700.0</v>
+        <v>720.0</v>
       </c>
     </row>
     <row r="160" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A160" s="16">
         <v>11</v>
       </c>
       <c r="B160" s="7"/>
       <c r="C160" s="8" t="s">
         <v>291</v>
       </c>
       <c r="D160" s="9" t="s">
         <v>292</v>
       </c>
       <c r="E160" s="13">
         <v>600.0</v>
       </c>
     </row>
     <row r="161" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A161" s="16">
         <v>12</v>
       </c>
       <c r="B161" s="7"/>
       <c r="C161" s="8" t="s">
         <v>293</v>
       </c>
@@ -19996,36 +19996,36 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>https://zont-opt.ru/</dc:creator>
+  <dc:creator>http://zont-opt.ru/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте https://zont-opt.ru/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте http://zont-opt.ru/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>