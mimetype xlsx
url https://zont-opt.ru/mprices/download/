--- v2 (2026-08-11)
+++ v3 (2026-11-08)
@@ -12,75 +12,75 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="webp" ContentType="image/webp"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$10:$E$376</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$10:$E$372</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="652">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="644">
   <si>
     <t>Прайс-лист зонты оптом</t>
   </si>
   <si>
-    <t>http://zont-opt.ru/</t>
+    <t>https://zont-opt.ru/</t>
   </si>
   <si>
     <t>Оптовый прайс-лист.</t>
   </si>
   <si>
     <t>Viber, WhatsUP +7 (916) 408-90-37</t>
   </si>
   <si>
     <t>+7 495 162-21-86 Многоканальный</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-11 00:00:02</t>
+    <t>Актуальность прайса на: 2026-11-08 14:26:33</t>
   </si>
   <si>
     <t>Женские зонты</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>Женский зонт автомат M.N.S арт. 435 с прозрачным куполом</t>
   </si>
@@ -189,56 +189,50 @@
   <si>
     <t>481</t>
   </si>
   <si>
     <t>Зонт женский автомат арт. 481 M.N.S</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>Зонт женский автомат арт. 482 M.N.S</t>
   </si>
   <si>
     <t>B857</t>
   </si>
   <si>
     <t>Зонт женский автомат арт. B857 Universal</t>
   </si>
   <si>
     <t>B858</t>
   </si>
   <si>
     <t>Зонт женский полуавтомат арт. B858 Universal</t>
   </si>
   <si>
-    <t>K55</t>
-[...4 lines deleted...]
-  <si>
     <t>260</t>
   </si>
   <si>
     <t>Зонт механический в капсуле (арт. 260)</t>
   </si>
   <si>
     <t>Автомат</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>Женский зонт автомат (1889)</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>Женский зонт автомат (536)</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>Женский зонт автомат (980)</t>
@@ -276,56 +270,50 @@
   <si>
     <t>SCY17084</t>
   </si>
   <si>
     <t>Женский зонт автомат SCY17084 Женский зонт автомат SCY17084</t>
   </si>
   <si>
     <t>A0035</t>
   </si>
   <si>
     <t>Женский зонт автомат Universal арт. A0035 семейный купол Женский зонт автомат Universal арт. A0035</t>
   </si>
   <si>
     <t>К633</t>
   </si>
   <si>
     <t>Женский зонт автомат Universal арт. К633 принт «Город» Женский зонт автомат Universal арт. К633 принт «Город»</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>Женский зонт автомат «В клетку со стильной ручкой» Женский зонт автомат «В клетку со стильной ручкой» 542</t>
   </si>
   <si>
-    <t>503</t>
-[...4 lines deleted...]
-  <si>
     <t>564</t>
   </si>
   <si>
     <t>Женский зонт автомат «Однотонный купол с радужными клиньями» Женский зонт автомат «Однотонный купол с радужными клиньями» 564</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>Женский зонт автомат «Орнамент» Женский зонт автомат «Орнамент» 532</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>Женский зонт автомат «Роза и бабочка» (538)</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>Женский зонт автомат бабочки (550)</t>
   </si>
   <si>
     <t>116</t>
@@ -660,89 +648,86 @@
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>Зонт автомат радуга в 3х цветах</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>Зонт автомат радуга в 4х цветах</t>
   </si>
   <si>
     <t>121-11</t>
   </si>
   <si>
     <t>Зонт автомат розового цвета</t>
   </si>
   <si>
     <t>2401A</t>
   </si>
   <si>
     <t>Зонт автомат с деревянной ручкой (10 двойных спиц)</t>
   </si>
   <si>
-    <t>121-6</t>
-[...4 lines deleted...]
-  <si>
     <t>121-13</t>
   </si>
   <si>
     <t>Зонт автомат темно фиолетового цвета</t>
   </si>
   <si>
     <t>121-8</t>
   </si>
   <si>
     <t>Зонт автомат фиолетового цвета</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Зонт женский автомат арт. 173</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>Зонт женский с цветами автомат (642)</t>
   </si>
   <si>
     <t>1715D</t>
   </si>
   <si>
     <t>Шёлковый женский зонт автомат "ЦВЕТЫ"</t>
   </si>
   <si>
     <t>Полуавтомат</t>
   </si>
   <si>
+    <t>Женский зонт автомат столицы (576)</t>
+  </si>
+  <si>
     <t>А544</t>
   </si>
   <si>
     <t>Женский зонт полуавтомат Universal арт. А544 однотонный Женский зонт полуавтомат Universal арт. А544 однотонный</t>
   </si>
   <si>
     <t>К525</t>
   </si>
   <si>
     <t>Женский зонт полуавтомат Universal арт. К525 с проявляющимся рисунком Женский зонт полуавтомат Universal арт. К525 однотонный купол</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>Женский зонт полуавтомат в стиле Burberry (955)</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>Женский зонт полуавтомат города (541)</t>
   </si>
   <si>
     <t>512</t>
@@ -852,62 +837,74 @@
   <si>
     <t>Однотонный зонт</t>
   </si>
   <si>
     <t>Трость</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Женский зонт трость белый (108)</t>
   </si>
   <si>
     <t>SLJ17109</t>
   </si>
   <si>
     <t>Женский зонт трость сатин жаккард SLJ17109 Женский зонт трость сатин жаккард SLJ17109</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>Зонт полуавтомат арт. 2162</t>
   </si>
   <si>
+    <t>433-1</t>
+  </si>
+  <si>
+    <t>Зонт трость 24 спицы с деревянной ручкой (433-1)</t>
+  </si>
+  <si>
     <t>CPY66</t>
   </si>
   <si>
     <t>Зонт трость 8 спиц арт. CPY66</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>Зонт трость классический 24 спицы art. 430</t>
   </si>
   <si>
+    <t>BR001</t>
+  </si>
+  <si>
+    <t>Зонт трость классический 24 спицы с кожаной ручкой</t>
+  </si>
+  <si>
     <t>Т309</t>
   </si>
   <si>
     <t>Зонт трость классический с деревянной ручкой art.  Т309</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Зонт трость классический с деревянной ручкой art. 176</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>Зонт трость классический с деревянной ручкой art. 2762</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>Зонт трость классический с деревянной ручкой art. 2765</t>
   </si>
   <si>
     <t>688 (2659, 942)</t>
@@ -1086,53 +1083,50 @@
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>МУЖСКОЙ ЗОНТ ТРОСТЬ SPONSA АРТ. 3528</t>
   </si>
   <si>
     <t>W804 (356)</t>
   </si>
   <si>
     <t>Мужской зонт трость Universal W804</t>
   </si>
   <si>
     <t>71010</t>
   </si>
   <si>
     <t>Зонт автомат "кошки" арт. 71010</t>
   </si>
   <si>
     <t>412s</t>
   </si>
   <si>
     <t>Зонт автомат 10 спиц арт. 412</t>
   </si>
   <si>
-    <t>412b</t>
-[...1 lines deleted...]
-  <si>
     <t>6209-10</t>
   </si>
   <si>
     <t>Зонт автомат арт. 6209-10</t>
   </si>
   <si>
     <t>6209-12</t>
   </si>
   <si>
     <t>Зонт автомат бирюзового цвета арт. 6209-12</t>
   </si>
   <si>
     <t>6209-9</t>
   </si>
   <si>
     <t>Зонт автомат бордового цвета арт. 6209-9</t>
   </si>
   <si>
     <t>JM101S</t>
   </si>
   <si>
     <t>Зонт автомат в 12 цветах (JM101S) Цвет 1</t>
   </si>
   <si>
     <t>Зонт автомат в 12 цветах (JM101S) Цвет 2</t>
@@ -1371,116 +1365,104 @@
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>Зонт автомат серый (2403)</t>
   </si>
   <si>
     <t>6209-6</t>
   </si>
   <si>
     <t>Зонт автомат синего цвета арт. 6209-6</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>Зонт автомат синий (2402)</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>Зонт автомат синий (351)</t>
   </si>
   <si>
-    <t>K12S</t>
-[...4 lines deleted...]
-  <si>
     <t>L3796</t>
   </si>
   <si>
     <t>Зонт автомат синий (L3796)</t>
   </si>
   <si>
     <t>6209-11</t>
   </si>
   <si>
     <t>Зонт автомат сиреневого цвета арт. 6209-11</t>
   </si>
   <si>
     <t>6209-4</t>
   </si>
   <si>
     <t>Зонт автомат темно зеленого цвета арт. 6209-4</t>
   </si>
   <si>
     <t>6209-5</t>
   </si>
   <si>
     <t>Зонт автомат темно-синего цвета арт. 6209-5</t>
   </si>
   <si>
     <t>6209-2</t>
   </si>
   <si>
     <t>Зонт автомат фиолетового цвета арт. 6209-2</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>Зонт автомат черный (2411)</t>
   </si>
   <si>
     <t>6209-7</t>
   </si>
   <si>
     <t>Зонт автомат ярко синего цвета арт. 6209-7</t>
   </si>
   <si>
     <t>K16</t>
   </si>
   <si>
     <t>Зонт мужской автомат M.N.S арт. K16</t>
   </si>
   <si>
-    <t>306</t>
+    <t>306 (2401)</t>
   </si>
   <si>
     <t>Зонт мужской черный автомат</t>
   </si>
   <si>
-    <t>703</t>
-[...4 lines deleted...]
-  <si>
     <t>2723</t>
   </si>
   <si>
     <t>Зонт мужской черный автомат с кожаной ручкой (2723)</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>Зонт мужской черный автомат с кожаной ручкой (334)</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Зонт с двойными спицами в 5 цветах Бордовый</t>
   </si>
   <si>
     <t>Зонт с двойными спицами в 5 цветах  Синий</t>
   </si>
   <si>
     <t>Зонт с двойными спицами в 5 цветах Зеленый</t>
   </si>
   <si>
     <t>Зонт с двойными спицами в 5 цветах Коричневый</t>
@@ -1566,69 +1548,69 @@
   <si>
     <t>W803</t>
   </si>
   <si>
     <t>Мужской зонт автомат W803</t>
   </si>
   <si>
     <t>A0060</t>
   </si>
   <si>
     <t>Мужской зонт автомат с деревянной ручкой</t>
   </si>
   <si>
     <t>A514</t>
   </si>
   <si>
     <t>Мужской зонт автомат с деревянной ручкой арт. A514</t>
   </si>
   <si>
     <t>A898</t>
   </si>
   <si>
     <t>Мужской зонт автомат с деревянной ручкой арт. A898</t>
   </si>
   <si>
-    <t>2307</t>
+    <t>2415</t>
   </si>
   <si>
     <t>Мужской зонт в 4 цветах  Синий</t>
   </si>
   <si>
-    <t>2308</t>
+    <t>2414</t>
   </si>
   <si>
     <t>Мужской зонт в 4 цветах Черный</t>
   </si>
   <si>
-    <t>2306</t>
+    <t>2413</t>
   </si>
   <si>
     <t>Мужской зонт в 4 цветах Коричневый</t>
   </si>
   <si>
-    <t>2305</t>
+    <t>2416</t>
   </si>
   <si>
     <t>Мужской зонт в 4 цветах Серый</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>Мужской зонт с двойными спицами в 4 цветах  Синий</t>
   </si>
   <si>
     <t>Мужской зонт с двойными спицами в 4 цветах Черный</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>Мужской зонт с двойными спицами в 4 цветах Коричневый</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>Мужской зонт с двойными спицами в 4 цветах Серый</t>
   </si>
@@ -1641,99 +1623,93 @@
   <si>
     <t>D0032</t>
   </si>
   <si>
     <t>Черный зонт с текстурным куполом под змеиную кожу</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>Зонт мужской черный полуавтомат (307)</t>
   </si>
   <si>
     <t>К555</t>
   </si>
   <si>
     <t>Мужской зонт полуавтомат ручка с деревянной вставкой Мужской зонт полуавтомат ручка с деревянной вставкой К555</t>
   </si>
   <si>
     <t>4950</t>
   </si>
   <si>
     <t>Зонт трость полуавтомат в 6 цветах (4950)</t>
   </si>
   <si>
-    <t>1631</t>
-[...4 lines deleted...]
-  <si>
     <t>335</t>
   </si>
   <si>
     <t>Зонт трость 8 спиц арт. 335</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>Зонт трость с деревянной ручкой (806)</t>
   </si>
   <si>
     <t>Классический зонт трость (352)</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>Классический зонт трость (355)</t>
   </si>
   <si>
-    <t>316</t>
-[...4 lines deleted...]
-  <si>
     <t>600LJ</t>
   </si>
   <si>
     <t>Классический зонт трость полуавтомат с большим куполом арт. 600LJ</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>Классический зонт трость с деревянной ручкой (2213)</t>
   </si>
   <si>
     <t>2299-1</t>
   </si>
   <si>
     <t>Классический зонт трость с деревянной ручкой (2299-1)</t>
+  </si>
+  <si>
+    <t>803</t>
+  </si>
+  <si>
+    <t>Классический зонт трость с кожаной плетенной ручкой (803)</t>
   </si>
   <si>
     <t>A805</t>
   </si>
   <si>
     <t>Классический зонт трость с кожаной ручкой (A805)</t>
   </si>
   <si>
     <t>126B</t>
   </si>
   <si>
     <t>Мужской зонт с большим куполом 16 спиц (126B)</t>
   </si>
   <si>
     <t>D0034</t>
   </si>
   <si>
     <t>Мужской зонт трость c деревянной ручкой арт. D0034</t>
   </si>
   <si>
     <t>D0029</t>
   </si>
   <si>
     <t>Мужской зонт трость c деревянной ручкой крючок арт. D0029</t>
   </si>
@@ -2132,51 +2108,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653fc9fa7d2c9e0283ecaba63740a18.PNG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89dc9035bd821a73c710da6b37e696.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b469d3e103efd34fad9fcfc4e1f4d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e2f61c4e4a1e4c8d67ea22d686c20.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37802e5287dc9893d19394ab5e91822c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799f444fce01f8d0280548627b3b83c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047e6c7b4c4f2120bc8d2a6dfc28166.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb33936f0d13f88fc6588d4b8d8f6cf.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413c24faa0177e861c3dfa5e2a2baf6.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6b1799a907784104f93647cd7ef6a.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c116b8713982defb25136b656d9d5e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b82018f747c55437e2d123918d05f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b88cdd3e44ccd5f881d384ca2424c2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e400f597381bc702c4e216b547b2b.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855762abe8c7cd8e02dc64d15156493.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9a62c348246d2cd0655185b152623.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179783107cdae34e1a7d22c5008cfec6.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261b59212ef5074f4ae4c4ad794cd7f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb85303aa94c158a4b5066e91aff24.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c5db3d9d28e78f33a607a3443772a.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b56bfc22c53db5030351dda0c1048c.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aae816df67015d3b65f5e0b4dabf1a.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3dc54b0f27ddb50257c932ee5ad51.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3641469b388c6f638079e3e5764c1.PNG"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2f850a27671c0acfd522a68f66b4a.PNG"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2944febd7eed44457ffccb931bf93a.JPG"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9003f67dab6b98e6dfecbb12403a74b.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3dfa748153ea56a299e024531c841.JPG"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699aadb415c7fa9134616253f5a85261.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c5cc39090fe4cf1408e74bee356c8.JPG"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2700f29c5bf1e5210a978f0009bc3.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e13ec98e97de26b34da5984b93aaa0.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3dacd32db1ae8dc118e588a574ea9.JPG"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad961c20e037d6eafc0091514056a1a.JPG"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716a870793845c594ae96faebed626b.JPG"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde998df4ff8aa485da1ef6ef21e7cd.JPG"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4567c56f5243b57d72639b7cc422e.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442ddc833f2b94755a8bc17ec69ca23.JPG"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b8a53ed5bd5ba1949669a3dbfae07.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1e38e5802a2a09cb63cd7cf4d8dee.JPG"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510cd46918a6b8b873c02c3c52a4ab8.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d1e2d34e1a664d48abeb4161545a1.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7871e8b8b4d0643b770d8cf5fa1251d.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d468a53aff4b89f188a3b0ddbb461.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f6f82a7838fe22c94c45fe74def10.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d523678832a5571fad0dda6130c42.PNG"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c6c038e7b84dd24969169f1fedd88.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c577e73af7a462ddfb938d23ac2fe.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d150b2aba537bdd91ea0be49cc37f2.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca73a57d0c36273c0b12a4b5f895050.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eff1b8f38a371217e0c79da6169e15.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23138ba4cb2db4d4232e8b1e3d85a344.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6494d3d8e60a78d3076ce7b14eee27c.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c317cb491ee42e57b3f710aa32e144.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda7dc51cf2fa5f7c1c00a027cc9c71.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8856926a225cf6f3bba104be3eeff.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085d947490968071361238a54107d82.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03265f50d70c8e2dd87299e29f74a2.JPG"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58071b29bf03bb12d1f2f0b7a4860f5.JPG"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c67b1441312802f3d3873ae9be681.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb9ca05608aa9aa112f9b235c15809.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da922989c71f637243bcbcfe4efa15.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df3e617dfece726f4b1309ee9ca5e6.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcc9628631f4ed89f6afc2e21c48f9.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108e6a0f9f3ae67ba74f5bb06ebf96c.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94b7c99c8356334c88dbdd7685582c.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce369f0e66e0078435a48167cce1a7f0.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f1702457109a5e981d404525594e4.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f28458da565a7904abf7dd278fdbb.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cbfcff14722dba4ea18f8bb8475f5.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a82ca9bd17b7a78cc07c87793b8cb.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34f186f243e5447edbed1bc73f3b8f.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac764ca289d51365300b7b57c3253a4.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77d6906dc5d3e0a28b3e11755a6f1b.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380390d3c1d1de8a40fd944c24809ce.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e72da03752ff3dfe92b60dbe719985.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc6c4bed68febe65bc4e24debb9313.PNG"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f24948c7fbcba683cdc6561b99199.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b033e9e6ae2d760e0de594a6300a521.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114b64966da7a5f7a6412881b8893f6.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963a9e7222a1a1b384225a395557b96.PNG"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dee6a8a2bee018737d2660aa7d6284.PNG"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dea0bcc75772220ea00fdf8babfc70.PNG"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f136561a532127a91a43f420d46e3.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e285036885083094d0723b1b5322306.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0d628ad8473ae5316084941aa43d3.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b8f10fff77b6236a7136eef6099cf.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6df38f36836308b566bf74a3e90eab.PNG"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae4757bd1d02a624096b28c16ee917.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c23583b5af24b4cbc7f9597522213d.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2b06fb32c4c7f2e4e9ce1b150bb4f.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1cf8e39e5f15811209b2ef14f1c62.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029390519eface348bb0a99760a7df29.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e030abd357879abcfe3544fa83d42fa.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62310c80788f94bbc4e483a9404de2.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9ba41ee2f62841497c318cb7c4d0f.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ae75beaf1407199be4b2bf91384c7.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58382b05e1c68fb64eb70d2c6305313d.PNG"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaaac0b7749103fc168618e228a6d79.PNG"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3442c47620b4d4777116c34c69ca318.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17544232539a733e8f9519c13de9b5.webp"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d96110aa1e59840ad55b4c3cfd709.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607863e0e6a29635acbb2449b51721a7.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b0a98d10cba843c6ea9f9a69481a5.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de673f4feedc8359ecd5696f907d212.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb47fbd9ae48ff214bbb0c98bcddb5d.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d582f50fe6a10ee34ec851f1225d1.JPG"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94fb85b9b1ff13f6cc46f38db2d86a.JPG"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050376e0311788eea6855631c09dfea.JPG"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23662690fe646ce017cbc4c8b65790e.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1a59b4cffc82b38979a7f33009881.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1977f7bdb450197ab09aa04680a5ead.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28c258aee0a3f7906c426263a696ee.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb41d6ab7b7221b8a040d246bfaf162.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5312f613bc2d1ef4219a4fc5eb8466.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683f2abd4f5ec6c6b342da340d0be13.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a353a046944947527933b6d15cb1b46.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954183de92a36787c019f940e6ad643.JPG"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63986aecfb876aa26852c137e3f40c9.JPG"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16d80051a5e351186a3e1226ba5b5e.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccbf5f64ca13624a6a20c3280bb2bb.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974439ed7df18d22b56c7b229b7235d.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bedd6fd96f5f0dde4bd6448d1605e.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cdac4fcfbee7b3969f745942cedd7.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50460905c3eae913cca548e17a998a.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7637de4cc0b251206a3dcbbf087f2.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddd46a7f8d39ace4c05820a7422b2d.PNG"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d8e226ab49d6c5bf1718e35945c5f.jpeg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0095e836ba6858f61bbc26757bbdc7.PNG"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b1ce02908d6d2fe7ca0db589bcea5.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87689c96f1a84b8a9270a459bce727.JPG"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ab3716ba8ea59f72416f823e1c56a.jpeg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d914a74f0a19a588299b1c3cc9653a.jpeg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a402218f21f53353293ac53c0a821fb.webp"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa195c95212196bf59d2cfff116e057e.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41042ae2ca4e400852b33a52de4f6510.PNG"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf946977b54cead6267877b6509f8e.PNG"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f1227a13b95589b401d90adb5aeb3.jpeg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75444b3bacbedf6cea94361804d97af5.jpeg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862969cb7910277aefc75ce0a2cab20.webp"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a20513066ae0d85d8e3c83f51212a.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317da6e3926a3fc6da3f141683257884.JPG"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffadbdb6ccef1b6cda44c9e2cf178bd.jpeg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745a0a300e069674c5880a572a811c2.jpeg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1915ef962313484b79509f96cd405f.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ee1db24eebdb2fdd9533a136ab41d.webp"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ab4f2035c0eab7e0eb7d236ce02d5.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba8168664d2a87b86585290c23ebed.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1658f433f67a5916a6644a95beef4.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189667cc9381012728b7a0b8352f54c4.PNG"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdef3a3b49f5ba65c0142ade77aa89.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e666fc19596cce59010917420d8129.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c299ab57f2ea1692bc2b7310c5c507.jpeg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdbcb9d391c2339e666b456220dc01.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d137f3e3dc03caaa1f05c70431d7bae.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc3be779ff131e40e5a7610783f7c8.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b386fe906b610a51378903dc2d441ae.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907d76025f58880e730430e067f6cf0.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99072a9dda41d44790212a75817244ce.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02145e578102a6caaa1a46462e4b60.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de5830d6fe1e9799440ed100e53899.jpeg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9d5b7141f9bf23bbe55b0ce095e16.jpeg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d3eff2dd93530cb99659615534455.jpeg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95594b1643d46095721d84abc96628.jpeg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440684d403dbdbeed99d41b7d705eae.jpeg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742c9e82010975fcbb0b44e463e75e5.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3b9c225cd125af843709026ace2bd.jpeg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176437776edec81cf334a9103eb0702.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da739c984344fb35aef1c2905254ed5.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa0c4d7e0c6b9a7e4ca942e368945c.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b387ccb1f35a66bdd4386528796798.jpeg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b160445b1df7dfd0e54c89b080094.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff023c360b30c49b73ea42fd12fa33cc.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ede5cb1570be61f1ebdd21f978c424.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c13cc74e7f6b53041b64b4326a44b.PNG"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6285990f231f0fda4b670ed2ed67b0.PNG"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b3da8a56aadb42ecb1c09861d0f5e.PNG"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42994b25e12c50d2760d932836dd19c0.PNG"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2178892adf672cac214234e584cd7.PNG"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e8b11447046083ccfb1166478db9d.PNG"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13828a2d654e729c9fe1759343e56b61.PNG"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7108878c9f9452927669e308482e53.PNG"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fdb1c923516c800d00bd42d4d98fd.PNG"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ce3e5485b12cbeb689e791d8be086.PNG"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bd97d29df789e4f7f59ef6c8eb0cd.PNG"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ac65304023046d0ba833c4445f7d4.PNG"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3c4ea6747fa0f46573a7b36f2838d.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f73cb31596820f84a084a4a3d63de4.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5d8586d4262de8c696b5ec9b47a18.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafb04356448ab0438da3aa1e4f25b6.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6129108ed619de610a8f8894f45bad.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce888a09bc86853848de250bdc03a0.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f504921361ee6385fbb82ddd43e415.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74621b24a37313197c2c493a97f6b5.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f7cdf67e9d28b9579e28b64318f81.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ba4261d0541b2267e1a06f23ba515.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041545bc91fb5ad957e4d7861bd15dcb.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fb941e564d56a69960e6af29c538b.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842c4f6305e03e8f61da90a67cace7b.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391246c09fc305209f764bde59f9af3e.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd5905b69d3839ff2a11e0a5fa7139.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2488cf1b9fe0cad5c77b61c14917b.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f663d59ada127241adef55ef286a796.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606468f45e76f8125c5bf3a293ba2ae5.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ac33fcd9dd259ee7f6da172e44dff.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4894fc7c2e68d3222a13c7c0142c4c.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7f701943e5838a13b7fb610abaaa6.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15816f2b51c7d1bd436a02481702384a.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2391e317a1ea700039aa4b2e83e042.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abc8fbc6590024eef68fb6a299360b.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb132351a907cb555a29cb05f766b2.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4df0c1a752f21c099c859c12453137.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4b9c31d38ef6656c72abed16b13b9.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b2170d98a82d3c4241ab357a34501.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7eff97b071a20a500c607eb36ed34b.JPG"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e5e928761e10eef2201eeadf57029.JPG"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e6b71e76493c1965f562e15bbddfb.JPG"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7b1d0d5448a0f0840774519adc45f.JPG"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838fbd1950eed3484ac5e589e576aa6.JPG"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f55e0ab2e6e39bc9e5fe553143c98.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da946477388d2cf1e5b74a80ecfc74.PNG"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733af1962274eb29a8764c09f18d8cc3.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a15e4ec23e9bbf852ddf63a9ad2c8.PNG"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b565f0c92db90808b986d1ac62e9d6e.PNG"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9967634e4052e17fb426f2fcfd959eb.PNG"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230480a2f6792b6158c960f9a2c05736.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68e034c6a72ffb06b19ef40b7c1a3a.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c8b455ca85a7eef84c022d5b13470.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63205feb696735e2f3f98b1393dc8b.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec803291efa1bee41acfb29b214436.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867dde0577205f4350dc7af97d6a89a.webp"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535a7d1bf111c6951973f66b6da08a6.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83f1440b8e9c45f1e71659553c05f9.PNG"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f6de8ec13bf4319a88b5c03312e35.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881f02a5450802494abe0b14dcbce0f.PNG"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9d4f8503188a4aba26ec75c2e4fc1.PNG"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eec55fc7431c5c916579225f4ae461.JPG"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85285ea69166fa99f0d64f7ec06af4.PNG"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0d9e0fc1c2720dd27518e125ece86.PNG"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c42a4d96caee604fde3788eac558d9.PNG"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f7899b8481e5d0d3966afd5db6f2d.PNG"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170add96a718867546c2a9227c2ab891.PNG"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7015d175e481656b257acdca62dc53.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2abe95af4f0b6fe13b94c0bea45508.JPG"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255e5612f829afbef9e6f1e38e8a26c.jpeg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3320301762b99355c920d8cdcb9577.PNG"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c196f23ef7ce150f31a0b816bb68e6.PNG"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8a73927ba6209d0476eec219dfc37.jpeg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b95ad7d6df31404bb4295929296cea.PNG"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b51085ecdc66a26f62258eb3799c7.JPG"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c539ec4a3e9839fc12be993196c339e.JPG"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1192eba5f3a81e31635bee479774aa4.JPG"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f6535d59207e1d13e493c298ee8fa.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0517ad1f722819001fb51ca3f05a0e.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e952d4357f1061a4d03c3974f351897.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528ca39898d1bbc88bab3ce16a64f84.jpeg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b30d4048e3b3413eec6da7396a228.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fe6cb0ca68f7de964e951112a5994.webp"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2306485c3be3f73c7d113ea5908836.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72270032221633d05a3b3d25d53c76e1.JPG"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a850e72c763d82ed005ebdfcc59255.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925e300930f94e4870b7e9042d6fa30.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c12d49f30aa02cd67f7c636bce1b3.JPG"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dec10dc23689fa1200ebf8356296e.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5d1a2b5e7e031af431502c5c3ef5c.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44370171a8866cf40fcaa279fd22ea6f.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be5cd06eafbf9672576333b33ce45e.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb658f79424286c3d25181475ff1c5.PNG"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f9af31043fc2f137efae43a2e0c0a.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d8faf8627cbb3bab50880afe2d07b.PNG"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ae09aebc834301553a2483b8a00e8.JPG"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d12691a3079868b763d12788e8de9a.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250de748d35998a8ed73a0107cea670e.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f88b1efe94433088ea42b5e65674c1.PNG"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f1ad672d061aced56abddd413fe19.PNG"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15a3cee4f65cbda9ef642f9e40da66.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e823b3447b4e7ce33625157a8a89c3.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277169285505ee4f8cc14d6a46569dde.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317a3fd3586a05b5325c894d9f5dbad.PNG"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64592fbe441c8f7eb75d919ea2f850.PNG"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb2db7736813c940212c3dd417827c.PNG"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bd4e0dd23c4432a9e47efefeb7e4c.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58c9e4b974dcb8c8675a9bdc021a6f.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79baeff7157f0a752f30b86b3a091b.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8d8991a29448d01a429b9112d63bf.jpeg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f789c00c3eb93eb83dc1b0fdf2a602.PNG"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48ad78760e53a2c2f92f97583c32c4.JPG"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d369da176a686ba9735a2bc134a45.JPG"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a45334d59d8e202b53509d095980d.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0417fa6576421ae19d0d771842974b.jpeg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd793607b956a104a97880d8a252aec.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16792aa0a557e3c60929b3d455043f.JPG"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd69e6c6eb887b1c6221a998f671755.jpeg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bc70c37aa5c5513e0c6029eff64f3.jpeg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a77c0b30486d6370dce92a8399b84f.jpeg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a99066ecd5f82a047a3c474fa6f44.jpeg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2663e0f1dbde5ec1b9607c0b428b55e.jpeg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da32094efb76111d2649e3f6aaff08.jpeg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56379da28472064cb68ddba70f9861f.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543e481e9d3d761e68685fd0f9463f1.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a605a1b30f05636a225051b7e8ac39.jpeg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2896544ec59ceef42ac6cef14dbe2.JPG"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c3e17eaeaa092ba2876b80eacc534.JPG"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46a80f82ae696eda0e9bb7ea279f40.JPG"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16bad5b0aa3f10098e177942f19824.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41f8cbf624491d28855aab087818dc.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886803e8e9e60826b307a77492b4fbd.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c41943bb73ab841ee2cf842b2123d.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118a7db0c5564811f561cb987a1ecad.JPG"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e0670e4d17d2ce30a80bc57280d7e.JPG"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601b57f8e7e606f424affe7ce4ee62e.PNG"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba123ac2f8e4b02ba0d9ef113cc8cc77.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38433979f68b4972d5f7a3bee449ea.PNG"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceee3bb288e3ef05ee042ec19c6f69f.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c84bf9c4e146859eec2fd90a3cf3df.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34862b2f50a735c46f1734f74924c7.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b4e7c07f0d7781fe8cc0fa84c3926.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445eb7e99b515de5893a627e822751f.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7d30918e96e3f3467a6380be99276.JPG"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca822d6852fb71af7873352e1b0331e5.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de83c8b563f510953a427d57e67b1c.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cf5d89dbee3766a3970f5374cad47.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d47c21bd3b7428229ad647013cc94.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bb02d59808847b7a9bab45f7d3557.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fa1b162a25c388b8c7a7400349b51.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf376a7cbe7fccea9c978f93ef60d81.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e533dd171709cc7a29ca24080535d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653fc9fa7d2c9e0283ecaba63740a18.PNG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89dc9035bd821a73c710da6b37e696.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b469d3e103efd34fad9fcfc4e1f4d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e2f61c4e4a1e4c8d67ea22d686c20.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37802e5287dc9893d19394ab5e91822c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799f444fce01f8d0280548627b3b83c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047e6c7b4c4f2120bc8d2a6dfc28166.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb33936f0d13f88fc6588d4b8d8f6cf.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413c24faa0177e861c3dfa5e2a2baf6.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6b1799a907784104f93647cd7ef6a.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c116b8713982defb25136b656d9d5e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b82018f747c55437e2d123918d05f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b88cdd3e44ccd5f881d384ca2424c2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e400f597381bc702c4e216b547b2b.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855762abe8c7cd8e02dc64d15156493.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9a62c348246d2cd0655185b152623.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179783107cdae34e1a7d22c5008cfec6.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261b59212ef5074f4ae4c4ad794cd7f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb85303aa94c158a4b5066e91aff24.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c5db3d9d28e78f33a607a3443772a.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b56bfc22c53db5030351dda0c1048c.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aae816df67015d3b65f5e0b4dabf1a.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3641469b388c6f638079e3e5764c1.PNG"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2f850a27671c0acfd522a68f66b4a.PNG"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2944febd7eed44457ffccb931bf93a.JPG"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9003f67dab6b98e6dfecbb12403a74b.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3dfa748153ea56a299e024531c841.JPG"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699aadb415c7fa9134616253f5a85261.JPG"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c5cc39090fe4cf1408e74bee356c8.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2700f29c5bf1e5210a978f0009bc3.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e13ec98e97de26b34da5984b93aaa0.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3dacd32db1ae8dc118e588a574ea9.JPG"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad961c20e037d6eafc0091514056a1a.JPG"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716a870793845c594ae96faebed626b.JPG"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde998df4ff8aa485da1ef6ef21e7cd.JPG"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442ddc833f2b94755a8bc17ec69ca23.JPG"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b8a53ed5bd5ba1949669a3dbfae07.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1e38e5802a2a09cb63cd7cf4d8dee.JPG"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510cd46918a6b8b873c02c3c52a4ab8.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d1e2d34e1a664d48abeb4161545a1.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7871e8b8b4d0643b770d8cf5fa1251d.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d468a53aff4b89f188a3b0ddbb461.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f6f82a7838fe22c94c45fe74def10.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d523678832a5571fad0dda6130c42.PNG"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c6c038e7b84dd24969169f1fedd88.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c577e73af7a462ddfb938d23ac2fe.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d150b2aba537bdd91ea0be49cc37f2.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca73a57d0c36273c0b12a4b5f895050.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eff1b8f38a371217e0c79da6169e15.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23138ba4cb2db4d4232e8b1e3d85a344.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6494d3d8e60a78d3076ce7b14eee27c.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c317cb491ee42e57b3f710aa32e144.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda7dc51cf2fa5f7c1c00a027cc9c71.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8856926a225cf6f3bba104be3eeff.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085d947490968071361238a54107d82.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03265f50d70c8e2dd87299e29f74a2.JPG"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58071b29bf03bb12d1f2f0b7a4860f5.JPG"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c67b1441312802f3d3873ae9be681.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb9ca05608aa9aa112f9b235c15809.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da922989c71f637243bcbcfe4efa15.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df3e617dfece726f4b1309ee9ca5e6.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcc9628631f4ed89f6afc2e21c48f9.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108e6a0f9f3ae67ba74f5bb06ebf96c.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94b7c99c8356334c88dbdd7685582c.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce369f0e66e0078435a48167cce1a7f0.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f1702457109a5e981d404525594e4.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f28458da565a7904abf7dd278fdbb.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcebe5ee17c636d5478affc3555c658.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e05750c71a73ea1cd3c10ec537a3a7.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34f186f243e5447edbed1bc73f3b8f.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac764ca289d51365300b7b57c3253a4.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77d6906dc5d3e0a28b3e11755a6f1b.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380390d3c1d1de8a40fd944c24809ce.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e72da03752ff3dfe92b60dbe719985.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc6c4bed68febe65bc4e24debb9313.PNG"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f24948c7fbcba683cdc6561b99199.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b033e9e6ae2d760e0de594a6300a521.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114b64966da7a5f7a6412881b8893f6.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963a9e7222a1a1b384225a395557b96.PNG"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dee6a8a2bee018737d2660aa7d6284.PNG"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dea0bcc75772220ea00fdf8babfc70.PNG"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f136561a532127a91a43f420d46e3.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e285036885083094d0723b1b5322306.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0d628ad8473ae5316084941aa43d3.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b8f10fff77b6236a7136eef6099cf.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6df38f36836308b566bf74a3e90eab.PNG"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae4757bd1d02a624096b28c16ee917.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c23583b5af24b4cbc7f9597522213d.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2b06fb32c4c7f2e4e9ce1b150bb4f.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1cf8e39e5f15811209b2ef14f1c62.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029390519eface348bb0a99760a7df29.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e030abd357879abcfe3544fa83d42fa.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62310c80788f94bbc4e483a9404de2.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9ba41ee2f62841497c318cb7c4d0f.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ae75beaf1407199be4b2bf91384c7.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58382b05e1c68fb64eb70d2c6305313d.PNG"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaaac0b7749103fc168618e228a6d79.PNG"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3442c47620b4d4777116c34c69ca318.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17544232539a733e8f9519c13de9b5.webp"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607863e0e6a29635acbb2449b51721a7.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b0a98d10cba843c6ea9f9a69481a5.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de673f4feedc8359ecd5696f907d212.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb47fbd9ae48ff214bbb0c98bcddb5d.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d582f50fe6a10ee34ec851f1225d1.JPG"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dfa2330a114f48d7a7e2b914a4c0f.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94fb85b9b1ff13f6cc46f38db2d86a.JPG"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050376e0311788eea6855631c09dfea.JPG"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23662690fe646ce017cbc4c8b65790e.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1a59b4cffc82b38979a7f33009881.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1977f7bdb450197ab09aa04680a5ead.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28c258aee0a3f7906c426263a696ee.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb41d6ab7b7221b8a040d246bfaf162.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5312f613bc2d1ef4219a4fc5eb8466.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683f2abd4f5ec6c6b342da340d0be13.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a353a046944947527933b6d15cb1b46.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954183de92a36787c019f940e6ad643.JPG"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63986aecfb876aa26852c137e3f40c9.JPG"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16d80051a5e351186a3e1226ba5b5e.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccbf5f64ca13624a6a20c3280bb2bb.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974439ed7df18d22b56c7b229b7235d.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bedd6fd96f5f0dde4bd6448d1605e.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cdac4fcfbee7b3969f745942cedd7.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50460905c3eae913cca548e17a998a.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7637de4cc0b251206a3dcbbf087f2.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddd46a7f8d39ace4c05820a7422b2d.PNG"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d8e226ab49d6c5bf1718e35945c5f.jpeg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0095e836ba6858f61bbc26757bbdc7.PNG"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b1ce02908d6d2fe7ca0db589bcea5.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87689c96f1a84b8a9270a459bce727.JPG"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ab3716ba8ea59f72416f823e1c56a.jpeg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1714e4aee558e6e65f714306ad309.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d914a74f0a19a588299b1c3cc9653a.jpeg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a402218f21f53353293ac53c0a821fb.webp"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee16c6cb1bcce46fd0a9d773970e86d.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa195c95212196bf59d2cfff116e057e.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41042ae2ca4e400852b33a52de4f6510.PNG"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf946977b54cead6267877b6509f8e.PNG"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f1227a13b95589b401d90adb5aeb3.jpeg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75444b3bacbedf6cea94361804d97af5.jpeg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862969cb7910277aefc75ce0a2cab20.webp"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a20513066ae0d85d8e3c83f51212a.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317da6e3926a3fc6da3f141683257884.JPG"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffadbdb6ccef1b6cda44c9e2cf178bd.jpeg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745a0a300e069674c5880a572a811c2.jpeg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1915ef962313484b79509f96cd405f.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ee1db24eebdb2fdd9533a136ab41d.webp"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ab4f2035c0eab7e0eb7d236ce02d5.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba8168664d2a87b86585290c23ebed.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1658f433f67a5916a6644a95beef4.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189667cc9381012728b7a0b8352f54c4.PNG"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdef3a3b49f5ba65c0142ade77aa89.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e666fc19596cce59010917420d8129.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c299ab57f2ea1692bc2b7310c5c507.jpeg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdbcb9d391c2339e666b456220dc01.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d137f3e3dc03caaa1f05c70431d7bae.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc3be779ff131e40e5a7610783f7c8.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b386fe906b610a51378903dc2d441ae.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907d76025f58880e730430e067f6cf0.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99072a9dda41d44790212a75817244ce.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02145e578102a6caaa1a46462e4b60.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de5830d6fe1e9799440ed100e53899.jpeg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9d5b7141f9bf23bbe55b0ce095e16.jpeg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d3eff2dd93530cb99659615534455.jpeg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95594b1643d46095721d84abc96628.jpeg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440684d403dbdbeed99d41b7d705eae.jpeg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742c9e82010975fcbb0b44e463e75e5.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3b9c225cd125af843709026ace2bd.jpeg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176437776edec81cf334a9103eb0702.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da739c984344fb35aef1c2905254ed5.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa0c4d7e0c6b9a7e4ca942e368945c.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b160445b1df7dfd0e54c89b080094.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff023c360b30c49b73ea42fd12fa33cc.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ede5cb1570be61f1ebdd21f978c424.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c13cc74e7f6b53041b64b4326a44b.PNG"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6285990f231f0fda4b670ed2ed67b0.PNG"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b3da8a56aadb42ecb1c09861d0f5e.PNG"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42994b25e12c50d2760d932836dd19c0.PNG"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2178892adf672cac214234e584cd7.PNG"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e8b11447046083ccfb1166478db9d.PNG"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13828a2d654e729c9fe1759343e56b61.PNG"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7108878c9f9452927669e308482e53.PNG"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fdb1c923516c800d00bd42d4d98fd.PNG"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ce3e5485b12cbeb689e791d8be086.PNG"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bd97d29df789e4f7f59ef6c8eb0cd.PNG"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ac65304023046d0ba833c4445f7d4.PNG"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3c4ea6747fa0f46573a7b36f2838d.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f73cb31596820f84a084a4a3d63de4.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5d8586d4262de8c696b5ec9b47a18.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafb04356448ab0438da3aa1e4f25b6.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6129108ed619de610a8f8894f45bad.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce888a09bc86853848de250bdc03a0.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f504921361ee6385fbb82ddd43e415.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74621b24a37313197c2c493a97f6b5.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f7cdf67e9d28b9579e28b64318f81.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ba4261d0541b2267e1a06f23ba515.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041545bc91fb5ad957e4d7861bd15dcb.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fb941e564d56a69960e6af29c538b.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842c4f6305e03e8f61da90a67cace7b.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391246c09fc305209f764bde59f9af3e.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd5905b69d3839ff2a11e0a5fa7139.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2488cf1b9fe0cad5c77b61c14917b.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f663d59ada127241adef55ef286a796.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606468f45e76f8125c5bf3a293ba2ae5.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ac33fcd9dd259ee7f6da172e44dff.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4894fc7c2e68d3222a13c7c0142c4c.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7f701943e5838a13b7fb610abaaa6.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15816f2b51c7d1bd436a02481702384a.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2391e317a1ea700039aa4b2e83e042.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abc8fbc6590024eef68fb6a299360b.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb132351a907cb555a29cb05f766b2.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4df0c1a752f21c099c859c12453137.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4b9c31d38ef6656c72abed16b13b9.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b2170d98a82d3c4241ab357a34501.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7eff97b071a20a500c607eb36ed34b.JPG"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e5e928761e10eef2201eeadf57029.JPG"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e6b71e76493c1965f562e15bbddfb.JPG"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7b1d0d5448a0f0840774519adc45f.JPG"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838fbd1950eed3484ac5e589e576aa6.JPG"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f55e0ab2e6e39bc9e5fe553143c98.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da946477388d2cf1e5b74a80ecfc74.PNG"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733af1962274eb29a8764c09f18d8cc3.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a15e4ec23e9bbf852ddf63a9ad2c8.PNG"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b565f0c92db90808b986d1ac62e9d6e.PNG"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230480a2f6792b6158c960f9a2c05736.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68e034c6a72ffb06b19ef40b7c1a3a.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c8b455ca85a7eef84c022d5b13470.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63205feb696735e2f3f98b1393dc8b.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec803291efa1bee41acfb29b214436.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867dde0577205f4350dc7af97d6a89a.webp"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535a7d1bf111c6951973f66b6da08a6.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83f1440b8e9c45f1e71659553c05f9.PNG"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f6de8ec13bf4319a88b5c03312e35.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9d4f8503188a4aba26ec75c2e4fc1.PNG"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eec55fc7431c5c916579225f4ae461.JPG"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85285ea69166fa99f0d64f7ec06af4.PNG"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0d9e0fc1c2720dd27518e125ece86.PNG"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c42a4d96caee604fde3788eac558d9.PNG"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f7899b8481e5d0d3966afd5db6f2d.PNG"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170add96a718867546c2a9227c2ab891.PNG"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7015d175e481656b257acdca62dc53.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2abe95af4f0b6fe13b94c0bea45508.JPG"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255e5612f829afbef9e6f1e38e8a26c.jpeg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3320301762b99355c920d8cdcb9577.PNG"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c196f23ef7ce150f31a0b816bb68e6.PNG"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8a73927ba6209d0476eec219dfc37.jpeg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b95ad7d6df31404bb4295929296cea.PNG"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b51085ecdc66a26f62258eb3799c7.JPG"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c539ec4a3e9839fc12be993196c339e.JPG"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1192eba5f3a81e31635bee479774aa4.JPG"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f6535d59207e1d13e493c298ee8fa.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0517ad1f722819001fb51ca3f05a0e.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e952d4357f1061a4d03c3974f351897.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528ca39898d1bbc88bab3ce16a64f84.jpeg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b30d4048e3b3413eec6da7396a228.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fe6cb0ca68f7de964e951112a5994.webp"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2306485c3be3f73c7d113ea5908836.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72270032221633d05a3b3d25d53c76e1.JPG"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a850e72c763d82ed005ebdfcc59255.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925e300930f94e4870b7e9042d6fa30.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c12d49f30aa02cd67f7c636bce1b3.JPG"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dec10dc23689fa1200ebf8356296e.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5d1a2b5e7e031af431502c5c3ef5c.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44370171a8866cf40fcaa279fd22ea6f.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be5cd06eafbf9672576333b33ce45e.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb658f79424286c3d25181475ff1c5.PNG"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f9af31043fc2f137efae43a2e0c0a.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d8faf8627cbb3bab50880afe2d07b.PNG"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ae09aebc834301553a2483b8a00e8.JPG"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d12691a3079868b763d12788e8de9a.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f88b1efe94433088ea42b5e65674c1.PNG"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f1ad672d061aced56abddd413fe19.PNG"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15a3cee4f65cbda9ef642f9e40da66.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e823b3447b4e7ce33625157a8a89c3.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317a3fd3586a05b5325c894d9f5dbad.PNG"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64592fbe441c8f7eb75d919ea2f850.PNG"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb2db7736813c940212c3dd417827c.PNG"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11a1ee49dbacc2cf2ac077b0c64e84.jpeg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bd4e0dd23c4432a9e47efefeb7e4c.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58c9e4b974dcb8c8675a9bdc021a6f.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79baeff7157f0a752f30b86b3a091b.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8d8991a29448d01a429b9112d63bf.jpeg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f789c00c3eb93eb83dc1b0fdf2a602.PNG"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48ad78760e53a2c2f92f97583c32c4.JPG"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d369da176a686ba9735a2bc134a45.JPG"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a45334d59d8e202b53509d095980d.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0417fa6576421ae19d0d771842974b.jpeg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd793607b956a104a97880d8a252aec.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16792aa0a557e3c60929b3d455043f.JPG"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd69e6c6eb887b1c6221a998f671755.jpeg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bc70c37aa5c5513e0c6029eff64f3.jpeg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a77c0b30486d6370dce92a8399b84f.jpeg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a99066ecd5f82a047a3c474fa6f44.jpeg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2663e0f1dbde5ec1b9607c0b428b55e.jpeg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da32094efb76111d2649e3f6aaff08.jpeg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56379da28472064cb68ddba70f9861f.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543e481e9d3d761e68685fd0f9463f1.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a605a1b30f05636a225051b7e8ac39.jpeg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2896544ec59ceef42ac6cef14dbe2.JPG"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c3e17eaeaa092ba2876b80eacc534.JPG"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46a80f82ae696eda0e9bb7ea279f40.JPG"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16bad5b0aa3f10098e177942f19824.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41f8cbf624491d28855aab087818dc.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886803e8e9e60826b307a77492b4fbd.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c41943bb73ab841ee2cf842b2123d.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118a7db0c5564811f561cb987a1ecad.JPG"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e0670e4d17d2ce30a80bc57280d7e.JPG"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601b57f8e7e606f424affe7ce4ee62e.PNG"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba123ac2f8e4b02ba0d9ef113cc8cc77.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38433979f68b4972d5f7a3bee449ea.PNG"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceee3bb288e3ef05ee042ec19c6f69f.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c84bf9c4e146859eec2fd90a3cf3df.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34862b2f50a735c46f1734f74924c7.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b4e7c07f0d7781fe8cc0fa84c3926.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445eb7e99b515de5893a627e822751f.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7d30918e96e3f3467a6380be99276.JPG"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca822d6852fb71af7873352e1b0331e5.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de83c8b563f510953a427d57e67b1c.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cf5d89dbee3766a3970f5374cad47.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d47c21bd3b7428229ad647013cc94.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bb02d59808847b7a9bab45f7d3557.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fa1b162a25c388b8c7a7400349b51.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf376a7cbe7fccea9c978f93ef60d81.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e533dd171709cc7a29ca24080535d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_2337" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -2966,4158 +2942,4158 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_2620" descr=""/>
+        <xdr:cNvPr id="23" name="product_2922" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="24" name="product_2922" descr=""/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="product_2877" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_2877" descr=""/>
+        <xdr:cNvPr id="25" name="product_2852" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_2852" descr=""/>
+        <xdr:cNvPr id="26" name="product_2853" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_2853" descr=""/>
+        <xdr:cNvPr id="27" name="product_1366" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_1366" descr=""/>
+        <xdr:cNvPr id="28" name="product_1370" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_1370" descr=""/>
+        <xdr:cNvPr id="29" name="product_1948" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_1948" descr=""/>
+        <xdr:cNvPr id="30" name="product_2144" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_2144" descr=""/>
+        <xdr:cNvPr id="31" name="product_2096" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_2096" descr=""/>
+        <xdr:cNvPr id="32" name="product_1367" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_1367" descr=""/>
+        <xdr:cNvPr id="33" name="product_2344" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_2344" descr=""/>
+        <xdr:cNvPr id="34" name="product_2075" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_2075" descr=""/>
+        <xdr:cNvPr id="35" name="product_1850" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_1850" descr=""/>
+        <xdr:cNvPr id="36" name="product_1846" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_1840" descr=""/>
+        <xdr:cNvPr id="37" name="product_1839" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_1846" descr=""/>
+        <xdr:cNvPr id="38" name="product_1849" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_1839" descr=""/>
+        <xdr:cNvPr id="39" name="product_2375" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_1849" descr=""/>
+        <xdr:cNvPr id="40" name="product_2794" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_2375" descr=""/>
+        <xdr:cNvPr id="41" name="product_2793" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_2794" descr=""/>
+        <xdr:cNvPr id="42" name="product_2978" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_2793" descr=""/>
+        <xdr:cNvPr id="43" name="product_2977" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_2978" descr=""/>
+        <xdr:cNvPr id="44" name="product_2792" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_2977" descr=""/>
+        <xdr:cNvPr id="45" name="product_2795" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_2792" descr=""/>
+        <xdr:cNvPr id="46" name="product_2981" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_2795" descr=""/>
+        <xdr:cNvPr id="47" name="product_2980" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_2981" descr=""/>
+        <xdr:cNvPr id="48" name="product_2800" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_2980" descr=""/>
+        <xdr:cNvPr id="49" name="product_2804" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_2800" descr=""/>
+        <xdr:cNvPr id="50" name="product_2801" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_2804" descr=""/>
+        <xdr:cNvPr id="51" name="product_2374" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_2801" descr=""/>
+        <xdr:cNvPr id="52" name="product_2368" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_2374" descr=""/>
+        <xdr:cNvPr id="53" name="product_2380" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_2368" descr=""/>
+        <xdr:cNvPr id="54" name="product_2371" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_2380" descr=""/>
+        <xdr:cNvPr id="55" name="product_2364" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_2371" descr=""/>
+        <xdr:cNvPr id="56" name="product_1354" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_2364" descr=""/>
+        <xdr:cNvPr id="57" name="product_1359" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_1354" descr=""/>
+        <xdr:cNvPr id="58" name="product_2373" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_1359" descr=""/>
+        <xdr:cNvPr id="59" name="product_2378" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_2373" descr=""/>
+        <xdr:cNvPr id="60" name="product_2370" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_2378" descr=""/>
+        <xdr:cNvPr id="61" name="product_2379" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_2370" descr=""/>
+        <xdr:cNvPr id="62" name="product_2381" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_2379" descr=""/>
+        <xdr:cNvPr id="63" name="product_733" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_2381" descr=""/>
+        <xdr:cNvPr id="64" name="product_2106" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_733" descr=""/>
+        <xdr:cNvPr id="65" name="product_2107" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_2106" descr=""/>
+        <xdr:cNvPr id="66" name="product_2115" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_2107" descr=""/>
+        <xdr:cNvPr id="67" name="product_2964" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_2115" descr=""/>
+        <xdr:cNvPr id="68" name="product_2972" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_2964" descr=""/>
+        <xdr:cNvPr id="69" name="product_2973" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_2972" descr=""/>
+        <xdr:cNvPr id="70" name="product_2975" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_2973" descr=""/>
+        <xdr:cNvPr id="71" name="product_2965" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_2975" descr=""/>
+        <xdr:cNvPr id="72" name="product_2971" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_2965" descr=""/>
+        <xdr:cNvPr id="73" name="product_2776" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_2971" descr=""/>
+        <xdr:cNvPr id="74" name="product_2990" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_2776" descr=""/>
+        <xdr:cNvPr id="75" name="product_3001" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_2990" descr=""/>
+        <xdr:cNvPr id="76" name="product_2989" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_3001" descr=""/>
+        <xdr:cNvPr id="77" name="product_2986" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_2989" descr=""/>
+        <xdr:cNvPr id="78" name="product_2987" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_2986" descr=""/>
+        <xdr:cNvPr id="79" name="product_2904" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_2987" descr=""/>
+        <xdr:cNvPr id="80" name="product_2905" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_2904" descr=""/>
+        <xdr:cNvPr id="81" name="product_2984" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_2905" descr=""/>
+        <xdr:cNvPr id="82" name="product_2985" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_2984" descr=""/>
+        <xdr:cNvPr id="83" name="product_2988" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_2985" descr=""/>
+        <xdr:cNvPr id="84" name="product_3008" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_2988" descr=""/>
+        <xdr:cNvPr id="85" name="product_3003" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_3008" descr=""/>
+        <xdr:cNvPr id="86" name="product_3000" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_3003" descr=""/>
+        <xdr:cNvPr id="87" name="product_3007" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_3000" descr=""/>
+        <xdr:cNvPr id="88" name="product_3002" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_3007" descr=""/>
+        <xdr:cNvPr id="89" name="product_3005" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_3002" descr=""/>
+        <xdr:cNvPr id="90" name="product_3004" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_3005" descr=""/>
+        <xdr:cNvPr id="91" name="product_2994" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_3004" descr=""/>
+        <xdr:cNvPr id="92" name="product_2996" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_2994" descr=""/>
+        <xdr:cNvPr id="93" name="product_2998" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_2996" descr=""/>
+        <xdr:cNvPr id="94" name="product_2999" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_2998" descr=""/>
+        <xdr:cNvPr id="95" name="product_2992" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_2999" descr=""/>
+        <xdr:cNvPr id="96" name="product_2919" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_2992" descr=""/>
+        <xdr:cNvPr id="97" name="product_2918" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_2919" descr=""/>
+        <xdr:cNvPr id="98" name="product_2995" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_2918" descr=""/>
+        <xdr:cNvPr id="99" name="product_3028" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_2995" descr=""/>
+        <xdr:cNvPr id="100" name="product_2997" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_3028" descr=""/>
+        <xdr:cNvPr id="101" name="product_2993" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_2991" descr=""/>
+        <xdr:cNvPr id="102" name="product_2837" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_2997" descr=""/>
+        <xdr:cNvPr id="103" name="product_2788" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_2993" descr=""/>
+        <xdr:cNvPr id="104" name="product_2507" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>118</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="105" name="product_2837" descr=""/>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="product_3102" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>119</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="106" name="product_2788" descr=""/>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="product_2254" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>120</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="107" name="product_2507" descr=""/>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="product_2066" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_2254" descr=""/>
+        <xdr:cNvPr id="108" name="product_2417" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_2066" descr=""/>
+        <xdr:cNvPr id="109" name="product_2409" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_2417" descr=""/>
+        <xdr:cNvPr id="110" name="product_2404" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_2409" descr=""/>
+        <xdr:cNvPr id="111" name="product_2477" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_2404" descr=""/>
+        <xdr:cNvPr id="112" name="product_2406" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_2477" descr=""/>
+        <xdr:cNvPr id="113" name="product_2515" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_2406" descr=""/>
+        <xdr:cNvPr id="114" name="product_2415" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_2515" descr=""/>
+        <xdr:cNvPr id="115" name="product_2413" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_2415" descr=""/>
+        <xdr:cNvPr id="116" name="product_1381" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_2413" descr=""/>
+        <xdr:cNvPr id="117" name="product_1379" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_1381" descr=""/>
+        <xdr:cNvPr id="118" name="product_2397" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_1379" descr=""/>
+        <xdr:cNvPr id="119" name="product_2411" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_2397" descr=""/>
+        <xdr:cNvPr id="120" name="product_2393" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_2411" descr=""/>
+        <xdr:cNvPr id="121" name="product_2407" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_2393" descr=""/>
+        <xdr:cNvPr id="122" name="product_3069" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_2407" descr=""/>
+        <xdr:cNvPr id="123" name="product_2829" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_3069" descr=""/>
+        <xdr:cNvPr id="124" name="product_3068" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_2829" descr=""/>
+        <xdr:cNvPr id="125" name="product_2827" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_3068" descr=""/>
+        <xdr:cNvPr id="126" name="product_2476" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_2827" descr=""/>
+        <xdr:cNvPr id="127" name="product_2815" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>144</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="128" name="product_2476" descr=""/>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="product_2428" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>145</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="129" name="product_2815" descr=""/>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="product_1389" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_2428" descr=""/>
+        <xdr:cNvPr id="130" name="product_2896" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_1389" descr=""/>
+        <xdr:cNvPr id="131" name="product_3101" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_2896" descr=""/>
+        <xdr:cNvPr id="132" name="product_2903" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_2903" descr=""/>
+        <xdr:cNvPr id="133" name="product_3074" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_3074" descr=""/>
+        <xdr:cNvPr id="134" name="product_3100" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
@@ -8442,5829 +8418,5681 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>199</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>200</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="171" name="product_3077" descr=""/>
+        <xdr:cNvPr id="171" name="product_3057" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>200</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="172" name="product_3057" descr=""/>
+        <xdr:cNvPr id="172" name="product_3047" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="product_3047" descr=""/>
+        <xdr:cNvPr id="173" name="product_3054" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>203</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="174" name="product_3054" descr=""/>
+        <xdr:cNvPr id="174" name="product_2944" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>203</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="product_2944" descr=""/>
+        <xdr:cNvPr id="175" name="product_2945" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="product_2945" descr=""/>
+        <xdr:cNvPr id="176" name="product_2946" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>206</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="product_2946" descr=""/>
+        <xdr:cNvPr id="177" name="product_2947" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>206</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>207</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="178" name="product_2947" descr=""/>
+        <xdr:cNvPr id="178" name="product_2948" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>207</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>208</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="179" name="product_2948" descr=""/>
+        <xdr:cNvPr id="179" name="product_2949" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>208</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>209</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="180" name="product_2949" descr=""/>
+        <xdr:cNvPr id="180" name="product_2950" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>209</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>210</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="181" name="product_2950" descr=""/>
+        <xdr:cNvPr id="181" name="product_2951" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>210</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>211</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="182" name="product_2951" descr=""/>
+        <xdr:cNvPr id="182" name="product_2952" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>211</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="183" name="product_2952" descr=""/>
+        <xdr:cNvPr id="183" name="product_2953" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>213</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="184" name="product_2953" descr=""/>
+        <xdr:cNvPr id="184" name="product_2954" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>213</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>214</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="185" name="product_2954" descr=""/>
+        <xdr:cNvPr id="185" name="product_2943" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>214</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>215</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="186" name="product_2943" descr=""/>
+        <xdr:cNvPr id="186" name="product_3050" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>215</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>216</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="187" name="product_3050" descr=""/>
+        <xdr:cNvPr id="187" name="product_3048" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>216</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="188" name="product_3048" descr=""/>
+        <xdr:cNvPr id="188" name="product_3011" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>218</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="189" name="product_3011" descr=""/>
+        <xdr:cNvPr id="189" name="product_3012" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>218</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>219</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="190" name="product_3012" descr=""/>
+        <xdr:cNvPr id="190" name="product_3013" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>219</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>220</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="191" name="product_3013" descr=""/>
+        <xdr:cNvPr id="191" name="product_3041" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>220</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>221</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="192" name="product_3041" descr=""/>
+        <xdr:cNvPr id="192" name="product_3018" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>221</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>222</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="193" name="product_3018" descr=""/>
+        <xdr:cNvPr id="193" name="product_3021" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>222</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>223</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="194" name="product_3021" descr=""/>
+        <xdr:cNvPr id="194" name="product_3022" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>223</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="195" name="product_3022" descr=""/>
+        <xdr:cNvPr id="195" name="product_3020" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="196" name="product_3020" descr=""/>
+        <xdr:cNvPr id="196" name="product_3019" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="197" name="product_3019" descr=""/>
+        <xdr:cNvPr id="197" name="product_3016" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="198" name="product_3016" descr=""/>
+        <xdr:cNvPr id="198" name="product_3038" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="199" name="product_3038" descr=""/>
+        <xdr:cNvPr id="199" name="product_3039" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>229</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="200" name="product_3039" descr=""/>
+        <xdr:cNvPr id="200" name="product_3043" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>229</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>230</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="201" name="product_3043" descr=""/>
+        <xdr:cNvPr id="201" name="product_3059" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>230</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>231</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="202" name="product_3059" descr=""/>
+        <xdr:cNvPr id="202" name="product_3040" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>231</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="203" name="product_3040" descr=""/>
+        <xdr:cNvPr id="203" name="product_3037" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>233</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="204" name="product_3037" descr=""/>
+        <xdr:cNvPr id="204" name="product_3060" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>233</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>234</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="205" name="product_3060" descr=""/>
+        <xdr:cNvPr id="205" name="product_3058" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>234</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>235</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="206" name="product_3058" descr=""/>
+        <xdr:cNvPr id="206" name="product_3029" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>235</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>236</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="207" name="product_3029" descr=""/>
+        <xdr:cNvPr id="207" name="product_3034" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>236</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>237</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="208" name="product_3034" descr=""/>
+        <xdr:cNvPr id="208" name="product_3035" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>237</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>238</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="209" name="product_3035" descr=""/>
+        <xdr:cNvPr id="209" name="product_3033" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>238</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="210" name="product_3033" descr=""/>
+        <xdr:cNvPr id="210" name="product_3031" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="211" name="product_3031" descr=""/>
+        <xdr:cNvPr id="211" name="product_3032" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="212" name="product_3032" descr=""/>
+        <xdr:cNvPr id="212" name="product_3030" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>242</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="product_3030" descr=""/>
+        <xdr:cNvPr id="213" name="product_3036" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>242</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>243</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="214" name="product_3036" descr=""/>
+        <xdr:cNvPr id="214" name="product_3066" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>243</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>244</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="215" name="product_3066" descr=""/>
+        <xdr:cNvPr id="215" name="product_3063" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>244</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>245</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="216" name="product_3063" descr=""/>
+        <xdr:cNvPr id="216" name="product_3067" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>245</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>246</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="product_3067" descr=""/>
+        <xdr:cNvPr id="217" name="product_3065" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>246</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>247</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="218" name="product_3065" descr=""/>
+        <xdr:cNvPr id="218" name="product_3064" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>247</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>248</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="219" name="product_3064" descr=""/>
+        <xdr:cNvPr id="219" name="product_3055" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>248</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>249</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="220" name="product_3055" descr=""/>
+        <xdr:cNvPr id="220" name="product_2940" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>249</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>250</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="221" name="product_2940" descr=""/>
+        <xdr:cNvPr id="221" name="product_3049" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>250</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>251</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="222" name="product_3049" descr=""/>
+        <xdr:cNvPr id="222" name="product_2939" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>251</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>252</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="223" name="product_2939" descr=""/>
+        <xdr:cNvPr id="223" name="product_2955" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>252</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>253</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="224" name="product_2955" descr=""/>
+        <xdr:cNvPr id="224" name="product_2942" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>253</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>254</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="225" name="product_2930" descr=""/>
+        <xdr:cNvPr id="225" name="product_3051" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>254</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>255</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="226" name="product_2942" descr=""/>
+        <xdr:cNvPr id="226" name="product_3056" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>255</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>256</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="227" name="product_3051" descr=""/>
+        <xdr:cNvPr id="227" name="product_3052" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>256</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>257</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="228" name="product_3056" descr=""/>
+        <xdr:cNvPr id="228" name="product_3053" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>257</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>258</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="229" name="product_3052" descr=""/>
+        <xdr:cNvPr id="229" name="product_2941" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>258</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>259</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="230" name="product_3053" descr=""/>
+        <xdr:cNvPr id="230" name="product_3045" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>259</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>260</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="231" name="product_2941" descr=""/>
+        <xdr:cNvPr id="231" name="product_2841" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>260</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>261</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="232" name="product_3045" descr=""/>
+        <xdr:cNvPr id="232" name="product_2759" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>261</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="233" name="product_2841" descr=""/>
+        <xdr:cNvPr id="233" name="product_2929" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>263</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="234" name="product_2759" descr=""/>
+        <xdr:cNvPr id="234" name="product_3080" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>263</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>264</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="235" name="product_2926" descr=""/>
+        <xdr:cNvPr id="235" name="product_2938" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>264</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>265</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="236" name="product_2929" descr=""/>
+        <xdr:cNvPr id="236" name="product_2934" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>265</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="237" name="product_3080" descr=""/>
+        <xdr:cNvPr id="237" name="product_2935" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="238" name="product_2938" descr=""/>
+        <xdr:cNvPr id="238" name="product_2936" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="239" name="product_2934" descr=""/>
+        <xdr:cNvPr id="239" name="product_2937" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="240" name="product_2935" descr=""/>
+        <xdr:cNvPr id="240" name="product_3078" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="241" name="product_2936" descr=""/>
+        <xdr:cNvPr id="241" name="product_2778" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>271</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="242" name="product_2937" descr=""/>
+        <xdr:cNvPr id="242" name="product_2874" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>271</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>272</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="243" name="product_3078" descr=""/>
+        <xdr:cNvPr id="243" name="product_2872" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>272</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>273</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="244" name="product_2778" descr=""/>
+        <xdr:cNvPr id="244" name="product_2873" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>273</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>274</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="245" name="product_2874" descr=""/>
+        <xdr:cNvPr id="245" name="product_2761" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>274</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>275</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="246" name="product_2872" descr=""/>
+        <xdr:cNvPr id="246" name="product_2876" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>275</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>276</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="247" name="product_2873" descr=""/>
+        <xdr:cNvPr id="247" name="product_2033" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>276</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>277</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="248" name="product_2761" descr=""/>
+        <xdr:cNvPr id="248" name="product_1854" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>277</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>278</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="249" name="product_2876" descr=""/>
+        <xdr:cNvPr id="249" name="product_2342" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>278</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>279</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="250" name="product_2033" descr=""/>
+        <xdr:cNvPr id="250" name="product_2133" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>279</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>280</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="251" name="product_1854" descr=""/>
+        <xdr:cNvPr id="251" name="product_2137" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>280</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>281</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="252" name="product_2342" descr=""/>
+        <xdr:cNvPr id="252" name="product_2132" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>281</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>282</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="253" name="product_2133" descr=""/>
+        <xdr:cNvPr id="253" name="product_2927" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>282</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>283</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="254" name="product_2137" descr=""/>
+        <xdr:cNvPr id="254" name="product_2692" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>283</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>284</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="255" name="product_2132" descr=""/>
+        <xdr:cNvPr id="255" name="product_3027" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>284</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>285</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="256" name="product_2927" descr=""/>
+        <xdr:cNvPr id="256" name="product_2921" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>285</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>286</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="257" name="product_2692" descr=""/>
+        <xdr:cNvPr id="257" name="product_2884" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>286</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>287</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="258" name="product_3027" descr=""/>
+        <xdr:cNvPr id="258" name="product_2885" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>287</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>288</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="259" name="product_2921" descr=""/>
+        <xdr:cNvPr id="259" name="product_2886" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>288</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>289</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="260" name="product_2884" descr=""/>
+        <xdr:cNvPr id="260" name="product_2887" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>289</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>290</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="261" name="product_2885" descr=""/>
+        <xdr:cNvPr id="261" name="product_2888" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>290</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>291</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="262" name="product_2886" descr=""/>
+        <xdr:cNvPr id="262" name="product_2889" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>291</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>292</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="263" name="product_2887" descr=""/>
+        <xdr:cNvPr id="263" name="product_2890" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>292</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>293</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="264" name="product_2888" descr=""/>
+        <xdr:cNvPr id="264" name="product_2891" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>293</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>294</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="265" name="product_2889" descr=""/>
+        <xdr:cNvPr id="265" name="product_2880" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>294</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>295</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="266" name="product_2890" descr=""/>
+        <xdr:cNvPr id="266" name="product_2787" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>295</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="267" name="product_2891" descr=""/>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="product_2854" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>296</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="268" name="product_2880" descr=""/>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="product_1859" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>297</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="269" name="product_2787" descr=""/>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="product_2962" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>301</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="270" name="product_2854" descr=""/>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="product_2867" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>302</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="271" name="product_1859" descr=""/>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="product_3070" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>307</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="272" name="product_2962" descr=""/>
+        <xdr:cNvPr id="272" name="product_3024" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>307</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="273" name="product_2866" descr=""/>
+        <xdr:cNvPr id="273" name="product_3025" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="274" name="product_2867" descr=""/>
+        <xdr:cNvPr id="274" name="product_2928" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>310</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="275" name="product_3070" descr=""/>
+        <xdr:cNvPr id="275" name="product_2923" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>310</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="276" name="product_3024" descr=""/>
+        <xdr:cNvPr id="276" name="product_2968" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="277" name="product_3025" descr=""/>
+        <xdr:cNvPr id="277" name="product_3106" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>313</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="278" name="product_2757" descr=""/>
+        <xdr:cNvPr id="278" name="product_3023" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>313</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>314</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="279" name="product_2928" descr=""/>
+        <xdr:cNvPr id="279" name="product_2443" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>314</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>315</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="280" name="product_2923" descr=""/>
+        <xdr:cNvPr id="280" name="product_2779" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>315</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>316</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="281" name="product_2968" descr=""/>
+        <xdr:cNvPr id="281" name="product_2772" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>316</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>317</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="282" name="product_3023" descr=""/>
+        <xdr:cNvPr id="282" name="product_2966" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>317</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="283" name="product_2443" descr=""/>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="product_2048" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>318</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="284" name="product_2779" descr=""/>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="product_2050" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>319</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="285" name="product_2772" descr=""/>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="product_2175" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>320</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="286" name="product_2966" descr=""/>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="product_2546" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>324</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>325</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="287" name="product_2048" descr=""/>
+        <xdr:cNvPr id="287" name="product_2632" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>325</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>326</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="288" name="product_2050" descr=""/>
+        <xdr:cNvPr id="288" name="product_2047" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>326</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>327</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="289" name="product_2175" descr=""/>
+        <xdr:cNvPr id="289" name="product_2847" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>327</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>328</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="290" name="product_2546" descr=""/>
+        <xdr:cNvPr id="290" name="product_2845" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>328</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>329</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="291" name="product_2632" descr=""/>
+        <xdr:cNvPr id="291" name="product_2846" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>329</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>330</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="292" name="product_2047" descr=""/>
+        <xdr:cNvPr id="292" name="product_2848" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>330</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>331</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="293" name="product_2847" descr=""/>
+        <xdr:cNvPr id="293" name="product_2894" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>331</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>332</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="294" name="product_2845" descr=""/>
+        <xdr:cNvPr id="294" name="product_2895" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>332</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>333</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="295" name="product_2846" descr=""/>
+        <xdr:cNvPr id="295" name="product_2910" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>333</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>334</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="296" name="product_2848" descr=""/>
+        <xdr:cNvPr id="296" name="product_2159" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>334</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>335</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="297" name="product_2894" descr=""/>
+        <xdr:cNvPr id="297" name="product_2893" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>335</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>336</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="298" name="product_2895" descr=""/>
+        <xdr:cNvPr id="298" name="product_2236" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>336</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>337</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="299" name="product_2910" descr=""/>
+        <xdr:cNvPr id="299" name="product_2242" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>337</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>338</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="300" name="product_2159" descr=""/>
+        <xdr:cNvPr id="300" name="product_2240" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>338</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>339</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="301" name="product_2893" descr=""/>
+        <xdr:cNvPr id="301" name="product_2169" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>339</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>340</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="302" name="product_2236" descr=""/>
+        <xdr:cNvPr id="302" name="product_2233" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>340</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>341</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="303" name="product_2242" descr=""/>
+        <xdr:cNvPr id="303" name="product_2734" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>341</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>342</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="304" name="product_2240" descr=""/>
+        <xdr:cNvPr id="304" name="product_2736" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>342</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>343</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="305" name="product_2169" descr=""/>
+        <xdr:cNvPr id="305" name="product_1277" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>343</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>344</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="306" name="product_2233" descr=""/>
+        <xdr:cNvPr id="306" name="product_1970" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>344</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="307" name="product_2734" descr=""/>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="product_2917" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>345</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="308" name="product_2736" descr=""/>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="product_2916" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>346</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="309" name="product_1277" descr=""/>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="product_2915" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>347</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="310" name="product_1970" descr=""/>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="product_2786" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>351</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="311" name="product_2917" descr=""/>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="product_2958" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>352</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="312" name="product_2916" descr=""/>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="product_2193" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>353</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="313" name="product_2915" descr=""/>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="product_2194" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>354</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="314" name="product_2786" descr=""/>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="product_2195" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="315" name="product_2958" descr=""/>
+        <xdr:cNvPr id="315" name="product_1278" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>359</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="316" name="product_2193" descr=""/>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="product_1540" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>360</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="317" name="product_2194" descr=""/>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="product_1555" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>361</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="318" name="product_2195" descr=""/>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="product_2819" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>362</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="319" name="product_1278" descr=""/>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="product_2521" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>366</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="320" name="product_1540" descr=""/>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="product_2820" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>367</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="321" name="product_1555" descr=""/>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="product_1549" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>368</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="322" name="product_2819" descr=""/>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="product_1541" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>369</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="323" name="product_2521" descr=""/>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="product_1550" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
-        <a:stretch>
-[...146 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -14525,59 +14353,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zont-opt.ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zont-opt.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E377"/>
+  <dimension ref="A1:E373"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -14954,2469 +14782,2469 @@
         <v>22</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="8" t="s">
         <v>54</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>55</v>
       </c>
       <c r="E33" s="13">
         <v>650.0</v>
       </c>
     </row>
     <row r="34" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A34" s="16">
         <v>23</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="8" t="s">
         <v>56</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>57</v>
       </c>
       <c r="E34" s="13">
-        <v>470.0</v>
-[...7 lines deleted...]
-      <c r="C35" s="8" t="s">
+        <v>525.0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" outlineLevel="1">
+      <c r="A35" s="17" t="s">
         <v>58</v>
       </c>
-      <c r="D35" s="9" t="s">
+      <c r="B35" s="2"/>
+      <c r="C35" s="2"/>
+      <c r="D35" s="2"/>
+      <c r="E35" s="10"/>
+    </row>
+    <row r="36" spans="1:5" outlineLevel="2">
+      <c r="A36" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" outlineLevel="2">
+      <c r="A37" s="18"/>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="12"/>
+    </row>
+    <row r="38" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A38" s="16">
+        <v>1</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="E35" s="13">
-[...4 lines deleted...]
-      <c r="A36" s="17" t="s">
+      <c r="D38" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="B36" s="2"/>
-[...26 lines deleted...]
-      <c r="E38" s="12"/>
+      <c r="E38" s="13">
+        <v>400.0</v>
+      </c>
     </row>
     <row r="39" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A39" s="16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="8" t="s">
         <v>61</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>62</v>
       </c>
       <c r="E39" s="13">
-        <v>400.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="40" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A40" s="16">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>64</v>
       </c>
       <c r="E40" s="13">
         <v>640.0</v>
       </c>
     </row>
     <row r="41" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A41" s="16">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="8" t="s">
         <v>65</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>66</v>
       </c>
       <c r="E41" s="13">
-        <v>640.0</v>
+        <v>960.0</v>
       </c>
     </row>
     <row r="42" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A42" s="16">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="8" t="s">
         <v>67</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>68</v>
       </c>
       <c r="E42" s="13">
-        <v>960.0</v>
+        <v>720.0</v>
       </c>
     </row>
     <row r="43" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A43" s="16">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="8" t="s">
         <v>69</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>70</v>
       </c>
       <c r="E43" s="13">
-        <v>720.0</v>
+        <v>924.0</v>
       </c>
     </row>
     <row r="44" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A44" s="16">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="8" t="s">
         <v>71</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>72</v>
       </c>
       <c r="E44" s="13">
-        <v>924.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="45" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A45" s="16">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="8" t="s">
         <v>73</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E45" s="13">
-        <v>880.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="46" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A46" s="16">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="8" t="s">
         <v>75</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>76</v>
       </c>
       <c r="E46" s="13">
         <v>800.0</v>
       </c>
     </row>
     <row r="47" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A47" s="16">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D47" s="9" t="s">
         <v>78</v>
       </c>
       <c r="E47" s="13">
-        <v>800.0</v>
+        <v>975.0</v>
       </c>
     </row>
     <row r="48" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A48" s="16">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B48" s="7"/>
       <c r="C48" s="8" t="s">
         <v>79</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>80</v>
       </c>
       <c r="E48" s="13">
-        <v>975.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="49" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A49" s="16">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B49" s="7"/>
       <c r="C49" s="8" t="s">
         <v>81</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>82</v>
       </c>
       <c r="E49" s="13">
-        <v>750.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="50" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A50" s="16">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="8" t="s">
         <v>83</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>84</v>
       </c>
       <c r="E50" s="13">
-        <v>640.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="51" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A51" s="16">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="8" t="s">
         <v>85</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>86</v>
       </c>
       <c r="E51" s="13">
         <v>640.0</v>
       </c>
     </row>
     <row r="52" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A52" s="16">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="8" t="s">
         <v>87</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>88</v>
       </c>
       <c r="E52" s="13">
-        <v>680.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="53" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A53" s="16">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B53" s="7"/>
       <c r="C53" s="8" t="s">
         <v>89</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>90</v>
       </c>
       <c r="E53" s="13">
-        <v>640.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="54" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A54" s="16">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="8" t="s">
         <v>91</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>92</v>
       </c>
       <c r="E54" s="13">
-        <v>640.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="55" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A55" s="16">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="8" t="s">
         <v>93</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>94</v>
       </c>
       <c r="E55" s="13">
-        <v>650.0</v>
+        <v>1070.0</v>
       </c>
     </row>
     <row r="56" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A56" s="16">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="8" t="s">
         <v>95</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>96</v>
       </c>
       <c r="E56" s="13">
         <v>1000.0</v>
       </c>
     </row>
     <row r="57" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A57" s="16">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B57" s="7"/>
       <c r="C57" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>98</v>
       </c>
       <c r="E57" s="13">
-        <v>1070.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="58" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A58" s="16">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="8" t="s">
         <v>99</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>100</v>
       </c>
       <c r="E58" s="13">
         <v>1000.0</v>
       </c>
     </row>
     <row r="59" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A59" s="16">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B59" s="7"/>
       <c r="C59" s="8" t="s">
         <v>101</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>102</v>
       </c>
       <c r="E59" s="13">
         <v>1000.0</v>
       </c>
     </row>
     <row r="60" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A60" s="16">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B60" s="7"/>
       <c r="C60" s="8" t="s">
         <v>103</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>104</v>
       </c>
       <c r="E60" s="13">
-        <v>1000.0</v>
+        <v>1070.0</v>
       </c>
     </row>
     <row r="61" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A61" s="16">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B61" s="7"/>
       <c r="C61" s="8" t="s">
         <v>105</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>106</v>
       </c>
       <c r="E61" s="13">
         <v>1000.0</v>
       </c>
     </row>
     <row r="62" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A62" s="16">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B62" s="7"/>
       <c r="C62" s="8" t="s">
         <v>107</v>
       </c>
       <c r="D62" s="9" t="s">
         <v>108</v>
       </c>
       <c r="E62" s="13">
-        <v>1070.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="63" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A63" s="16">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B63" s="7"/>
       <c r="C63" s="8" t="s">
         <v>109</v>
       </c>
       <c r="D63" s="9" t="s">
         <v>110</v>
       </c>
       <c r="E63" s="13">
-        <v>1000.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="64" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A64" s="16">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B64" s="7"/>
       <c r="C64" s="8" t="s">
         <v>111</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>112</v>
       </c>
       <c r="E64" s="13">
         <v>800.0</v>
       </c>
     </row>
     <row r="65" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A65" s="16">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B65" s="7"/>
       <c r="C65" s="8" t="s">
         <v>113</v>
       </c>
       <c r="D65" s="9" t="s">
         <v>114</v>
       </c>
       <c r="E65" s="13">
-        <v>900.0</v>
+        <v>832.0</v>
       </c>
     </row>
     <row r="66" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A66" s="16">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="D66" s="9" t="s">
         <v>115</v>
       </c>
-      <c r="D66" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E66" s="13">
-        <v>800.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="67" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A67" s="16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="D67" s="9" t="s">
         <v>117</v>
       </c>
-      <c r="D67" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E67" s="13">
-        <v>832.0</v>
+        <v>647.0</v>
       </c>
     </row>
     <row r="68" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A68" s="16">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B68" s="7"/>
       <c r="C68" s="8" t="s">
-        <v>87</v>
+        <v>118</v>
       </c>
       <c r="D68" s="9" t="s">
         <v>119</v>
       </c>
       <c r="E68" s="13">
-        <v>680.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="69" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A69" s="16">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B69" s="7"/>
       <c r="C69" s="8" t="s">
         <v>120</v>
       </c>
       <c r="D69" s="9" t="s">
         <v>121</v>
       </c>
       <c r="E69" s="13">
-        <v>647.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="70" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A70" s="16">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B70" s="7"/>
       <c r="C70" s="8" t="s">
         <v>122</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>123</v>
       </c>
       <c r="E70" s="13">
-        <v>640.0</v>
+        <v>960.0</v>
       </c>
     </row>
     <row r="71" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A71" s="16">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="8" t="s">
         <v>124</v>
       </c>
       <c r="D71" s="9" t="s">
         <v>125</v>
       </c>
       <c r="E71" s="13">
-        <v>640.0</v>
+        <v>960.0</v>
       </c>
     </row>
     <row r="72" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A72" s="16">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B72" s="7"/>
       <c r="C72" s="8" t="s">
         <v>126</v>
       </c>
       <c r="D72" s="9" t="s">
         <v>127</v>
       </c>
       <c r="E72" s="13">
-        <v>960.0</v>
+        <v>620.0</v>
       </c>
     </row>
     <row r="73" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A73" s="16">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B73" s="7"/>
       <c r="C73" s="8" t="s">
         <v>128</v>
       </c>
       <c r="D73" s="9" t="s">
         <v>129</v>
       </c>
       <c r="E73" s="13">
-        <v>960.0</v>
+        <v>607.0</v>
       </c>
     </row>
     <row r="74" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A74" s="16">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B74" s="7"/>
       <c r="C74" s="8" t="s">
         <v>130</v>
       </c>
       <c r="D74" s="9" t="s">
         <v>131</v>
       </c>
       <c r="E74" s="13">
-        <v>620.0</v>
+        <v>675.0</v>
       </c>
     </row>
     <row r="75" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A75" s="16">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B75" s="7"/>
       <c r="C75" s="8" t="s">
         <v>132</v>
       </c>
       <c r="D75" s="9" t="s">
         <v>133</v>
       </c>
       <c r="E75" s="13">
-        <v>607.0</v>
+        <v>825.0</v>
       </c>
     </row>
     <row r="76" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A76" s="16">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B76" s="7"/>
       <c r="C76" s="8" t="s">
         <v>134</v>
       </c>
       <c r="D76" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E76" s="13">
-        <v>640.0</v>
+        <v>825.0</v>
       </c>
     </row>
     <row r="77" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A77" s="16">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="8" t="s">
         <v>136</v>
       </c>
       <c r="D77" s="9" t="s">
         <v>137</v>
       </c>
       <c r="E77" s="13">
-        <v>825.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="78" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A78" s="16">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="8" t="s">
         <v>138</v>
       </c>
       <c r="D78" s="9" t="s">
         <v>139</v>
       </c>
       <c r="E78" s="13">
-        <v>825.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="79" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A79" s="16">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B79" s="7"/>
       <c r="C79" s="8" t="s">
         <v>140</v>
       </c>
       <c r="D79" s="9" t="s">
         <v>141</v>
       </c>
       <c r="E79" s="13">
-        <v>560.0</v>
+        <v>770.0</v>
       </c>
     </row>
     <row r="80" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A80" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B80" s="7"/>
       <c r="C80" s="8" t="s">
         <v>142</v>
       </c>
       <c r="D80" s="9" t="s">
         <v>143</v>
       </c>
       <c r="E80" s="13">
-        <v>740.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="81" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A81" s="16">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B81" s="7"/>
       <c r="C81" s="8" t="s">
         <v>144</v>
       </c>
       <c r="D81" s="9" t="s">
         <v>145</v>
       </c>
       <c r="E81" s="13">
-        <v>770.0</v>
+        <v>960.0</v>
       </c>
     </row>
     <row r="82" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A82" s="16">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B82" s="7"/>
       <c r="C82" s="8" t="s">
         <v>146</v>
       </c>
       <c r="D82" s="9" t="s">
         <v>147</v>
       </c>
       <c r="E82" s="13">
-        <v>670.0</v>
+        <v>1150.0</v>
       </c>
     </row>
     <row r="83" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A83" s="16">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B83" s="7"/>
       <c r="C83" s="8" t="s">
         <v>148</v>
       </c>
       <c r="D83" s="9" t="s">
         <v>149</v>
       </c>
       <c r="E83" s="13">
-        <v>960.0</v>
+        <v>1150.0</v>
       </c>
     </row>
     <row r="84" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A84" s="16">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B84" s="7"/>
       <c r="C84" s="8" t="s">
         <v>150</v>
       </c>
       <c r="D84" s="9" t="s">
         <v>151</v>
       </c>
       <c r="E84" s="13">
-        <v>1150.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="85" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A85" s="16">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="8" t="s">
         <v>152</v>
       </c>
       <c r="D85" s="9" t="s">
         <v>153</v>
       </c>
       <c r="E85" s="13">
-        <v>1150.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="86" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A86" s="16">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B86" s="7"/>
       <c r="C86" s="8" t="s">
         <v>154</v>
       </c>
       <c r="D86" s="9" t="s">
         <v>155</v>
       </c>
       <c r="E86" s="13">
         <v>1100.0</v>
       </c>
     </row>
     <row r="87" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A87" s="16">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B87" s="7"/>
       <c r="C87" s="8" t="s">
         <v>156</v>
       </c>
       <c r="D87" s="9" t="s">
         <v>157</v>
       </c>
       <c r="E87" s="13">
-        <v>1100.0</v>
+        <v>910.0</v>
       </c>
     </row>
     <row r="88" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A88" s="16">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B88" s="7"/>
       <c r="C88" s="8" t="s">
         <v>158</v>
       </c>
       <c r="D88" s="9" t="s">
         <v>159</v>
       </c>
       <c r="E88" s="13">
-        <v>1100.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="89" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A89" s="16">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B89" s="7"/>
       <c r="C89" s="8" t="s">
         <v>160</v>
       </c>
       <c r="D89" s="9" t="s">
         <v>161</v>
       </c>
       <c r="E89" s="13">
-        <v>910.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="90" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A90" s="16">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B90" s="7"/>
       <c r="C90" s="8" t="s">
         <v>162</v>
       </c>
       <c r="D90" s="9" t="s">
         <v>163</v>
       </c>
       <c r="E90" s="13">
         <v>520.0</v>
       </c>
     </row>
     <row r="91" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A91" s="16">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B91" s="7"/>
       <c r="C91" s="8" t="s">
         <v>164</v>
       </c>
       <c r="D91" s="9" t="s">
         <v>165</v>
       </c>
       <c r="E91" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="92" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A92" s="16">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B92" s="7"/>
       <c r="C92" s="8" t="s">
         <v>166</v>
       </c>
       <c r="D92" s="9" t="s">
         <v>167</v>
       </c>
       <c r="E92" s="13">
         <v>520.0</v>
       </c>
     </row>
     <row r="93" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A93" s="16">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B93" s="7"/>
       <c r="C93" s="8" t="s">
         <v>168</v>
       </c>
       <c r="D93" s="9" t="s">
         <v>169</v>
       </c>
       <c r="E93" s="13">
-        <v>520.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="94" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A94" s="16">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B94" s="7"/>
       <c r="C94" s="8" t="s">
         <v>170</v>
       </c>
       <c r="D94" s="9" t="s">
         <v>171</v>
       </c>
       <c r="E94" s="13">
-        <v>520.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="95" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A95" s="16">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B95" s="7"/>
       <c r="C95" s="8" t="s">
         <v>172</v>
       </c>
       <c r="D95" s="9" t="s">
         <v>173</v>
       </c>
       <c r="E95" s="13">
-        <v>640.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="96" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A96" s="16">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B96" s="7"/>
       <c r="C96" s="8" t="s">
         <v>174</v>
       </c>
       <c r="D96" s="9" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E96" s="13">
-        <v>800.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="97" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A97" s="16">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B97" s="7"/>
       <c r="C97" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="D97" s="9" t="s">
         <v>176</v>
       </c>
-      <c r="D97" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E97" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="98" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A98" s="16">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B98" s="7"/>
       <c r="C98" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="D98" s="9" t="s">
         <v>178</v>
       </c>
-      <c r="D98" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E98" s="13">
-        <v>520.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="99" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A99" s="16">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B99" s="7"/>
       <c r="C99" s="8" t="s">
         <v>179</v>
       </c>
       <c r="D99" s="9" t="s">
         <v>180</v>
       </c>
       <c r="E99" s="13">
-        <v>520.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="100" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A100" s="16">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B100" s="7"/>
       <c r="C100" s="8" t="s">
         <v>181</v>
       </c>
       <c r="D100" s="9" t="s">
         <v>182</v>
       </c>
       <c r="E100" s="13">
-        <v>800.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="101" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A101" s="16">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="8" t="s">
         <v>183</v>
       </c>
       <c r="D101" s="9" t="s">
         <v>184</v>
       </c>
       <c r="E101" s="13">
-        <v>900.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="102" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A102" s="16">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B102" s="7"/>
       <c r="C102" s="8" t="s">
         <v>185</v>
       </c>
       <c r="D102" s="9" t="s">
         <v>186</v>
       </c>
       <c r="E102" s="13">
-        <v>500.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="103" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A103" s="16">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B103" s="7"/>
       <c r="C103" s="8" t="s">
         <v>187</v>
       </c>
       <c r="D103" s="9" t="s">
         <v>188</v>
       </c>
       <c r="E103" s="13">
         <v>800.0</v>
       </c>
     </row>
     <row r="104" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A104" s="16">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B104" s="7"/>
       <c r="C104" s="8" t="s">
         <v>189</v>
       </c>
       <c r="D104" s="9" t="s">
         <v>190</v>
       </c>
       <c r="E104" s="13">
         <v>900.0</v>
       </c>
     </row>
     <row r="105" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A105" s="16">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B105" s="7"/>
       <c r="C105" s="8" t="s">
         <v>191</v>
       </c>
       <c r="D105" s="9" t="s">
         <v>192</v>
       </c>
       <c r="E105" s="13">
-        <v>800.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="106" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A106" s="16">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B106" s="7"/>
       <c r="C106" s="8" t="s">
         <v>193</v>
       </c>
       <c r="D106" s="9" t="s">
         <v>194</v>
       </c>
       <c r="E106" s="13">
-        <v>900.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="107" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A107" s="16">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B107" s="7"/>
       <c r="C107" s="8" t="s">
         <v>195</v>
       </c>
       <c r="D107" s="9" t="s">
         <v>196</v>
       </c>
       <c r="E107" s="13">
         <v>520.0</v>
       </c>
     </row>
     <row r="108" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A108" s="16">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B108" s="7"/>
       <c r="C108" s="8" t="s">
         <v>197</v>
       </c>
       <c r="D108" s="9" t="s">
         <v>198</v>
       </c>
       <c r="E108" s="13">
         <v>520.0</v>
       </c>
     </row>
     <row r="109" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A109" s="16">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B109" s="7"/>
       <c r="C109" s="8" t="s">
         <v>199</v>
       </c>
       <c r="D109" s="9" t="s">
         <v>200</v>
       </c>
       <c r="E109" s="13">
         <v>520.0</v>
       </c>
     </row>
     <row r="110" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A110" s="16">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B110" s="7"/>
       <c r="C110" s="8" t="s">
         <v>201</v>
       </c>
       <c r="D110" s="9" t="s">
         <v>202</v>
       </c>
       <c r="E110" s="13">
-        <v>520.0</v>
+        <v>940.0</v>
       </c>
     </row>
     <row r="111" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A111" s="16">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B111" s="7"/>
       <c r="C111" s="8" t="s">
         <v>203</v>
       </c>
       <c r="D111" s="9" t="s">
         <v>204</v>
       </c>
       <c r="E111" s="13">
-        <v>520.0</v>
+        <v>940.0</v>
       </c>
     </row>
     <row r="112" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A112" s="16">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B112" s="7"/>
       <c r="C112" s="8" t="s">
         <v>205</v>
       </c>
       <c r="D112" s="9" t="s">
         <v>206</v>
       </c>
       <c r="E112" s="13">
-        <v>940.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="113" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A113" s="16">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B113" s="7"/>
       <c r="C113" s="8" t="s">
         <v>207</v>
       </c>
       <c r="D113" s="9" t="s">
         <v>208</v>
       </c>
       <c r="E113" s="13">
-        <v>940.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="114" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A114" s="16">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B114" s="7"/>
       <c r="C114" s="8" t="s">
         <v>209</v>
       </c>
       <c r="D114" s="9" t="s">
         <v>210</v>
       </c>
       <c r="E114" s="13">
         <v>520.0</v>
       </c>
     </row>
     <row r="115" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A115" s="16">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B115" s="7"/>
       <c r="C115" s="8" t="s">
         <v>211</v>
       </c>
       <c r="D115" s="9" t="s">
         <v>212</v>
       </c>
       <c r="E115" s="13">
-        <v>800.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="116" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A116" s="16">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B116" s="7"/>
       <c r="C116" s="8" t="s">
         <v>213</v>
       </c>
       <c r="D116" s="9" t="s">
         <v>214</v>
       </c>
       <c r="E116" s="13">
-        <v>520.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="117" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A117" s="16">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B117" s="7"/>
       <c r="C117" s="8" t="s">
         <v>215</v>
       </c>
       <c r="D117" s="9" t="s">
         <v>216</v>
       </c>
       <c r="E117" s="13">
-        <v>520.0</v>
+        <v>480.0</v>
       </c>
     </row>
     <row r="118" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A118" s="16">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B118" s="7"/>
       <c r="C118" s="8" t="s">
         <v>217</v>
       </c>
       <c r="D118" s="9" t="s">
         <v>218</v>
       </c>
       <c r="E118" s="13">
-        <v>520.0</v>
-[...7 lines deleted...]
-      <c r="C119" s="8" t="s">
+        <v>720.0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" outlineLevel="1">
+      <c r="A119" s="17" t="s">
         <v>219</v>
       </c>
-      <c r="D119" s="9" t="s">
+      <c r="B119" s="2"/>
+      <c r="C119" s="2"/>
+      <c r="D119" s="2"/>
+      <c r="E119" s="10"/>
+    </row>
+    <row r="120" spans="1:5" outlineLevel="2">
+      <c r="A120" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B120" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C120" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E120" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" outlineLevel="2">
+      <c r="A121" s="18"/>
+      <c r="B121" s="6"/>
+      <c r="C121" s="6"/>
+      <c r="D121" s="6"/>
+      <c r="E121" s="12"/>
+    </row>
+    <row r="122" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A122" s="16">
+        <v>1</v>
+      </c>
+      <c r="B122" s="7"/>
+      <c r="C122" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="D122" s="9" t="s">
         <v>220</v>
       </c>
-      <c r="E119" s="13">
-[...8 lines deleted...]
-      <c r="C120" s="8" t="s">
+      <c r="E122" s="13">
+        <v>675.0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A123" s="16">
+        <v>2</v>
+      </c>
+      <c r="B123" s="7"/>
+      <c r="C123" s="8" t="s">
         <v>221</v>
       </c>
-      <c r="D120" s="9" t="s">
+      <c r="D123" s="9" t="s">
         <v>222</v>
       </c>
-      <c r="E120" s="13">
-[...8 lines deleted...]
-      <c r="C121" s="8" t="s">
+      <c r="E123" s="13">
+        <v>420.0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A124" s="16">
+        <v>3</v>
+      </c>
+      <c r="B124" s="7"/>
+      <c r="C124" s="8" t="s">
         <v>223</v>
       </c>
-      <c r="D121" s="9" t="s">
+      <c r="D124" s="9" t="s">
         <v>224</v>
       </c>
-      <c r="E121" s="13">
-[...34 lines deleted...]
-      <c r="E124" s="12"/>
+      <c r="E124" s="13">
+        <v>600.0</v>
+      </c>
     </row>
     <row r="125" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A125" s="16">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B125" s="7"/>
       <c r="C125" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="D125" s="9" t="s">
         <v>226</v>
       </c>
-      <c r="D125" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E125" s="13">
-        <v>420.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="126" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A126" s="16">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B126" s="7"/>
       <c r="C126" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="D126" s="9" t="s">
         <v>228</v>
       </c>
-      <c r="D126" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E126" s="13">
-        <v>600.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="127" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A127" s="16">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B127" s="7"/>
       <c r="C127" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="D127" s="9" t="s">
         <v>230</v>
       </c>
-      <c r="D127" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E127" s="13">
-        <v>640.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="128" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A128" s="16">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B128" s="7"/>
       <c r="C128" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="D128" s="9" t="s">
         <v>232</v>
       </c>
-      <c r="D128" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E128" s="13">
-        <v>700.0</v>
+        <v>528.0</v>
       </c>
     </row>
     <row r="129" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A129" s="16">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B129" s="7"/>
       <c r="C129" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="D129" s="9" t="s">
         <v>234</v>
       </c>
-      <c r="D129" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E129" s="13">
-        <v>550.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="130" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A130" s="16">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B130" s="7"/>
       <c r="C130" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="D130" s="9" t="s">
         <v>236</v>
       </c>
-      <c r="D130" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E130" s="13">
-        <v>528.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="131" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A131" s="16">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B131" s="7"/>
       <c r="C131" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="D131" s="9" t="s">
         <v>238</v>
       </c>
-      <c r="D131" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E131" s="13">
-        <v>540.0</v>
+        <v>488.0</v>
       </c>
     </row>
     <row r="132" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A132" s="16">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B132" s="7"/>
       <c r="C132" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="D132" s="9" t="s">
         <v>240</v>
       </c>
-      <c r="D132" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E132" s="13">
-        <v>475.0</v>
+        <v>713.0</v>
       </c>
     </row>
     <row r="133" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A133" s="16">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B133" s="7"/>
       <c r="C133" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="D133" s="9" t="s">
         <v>242</v>
       </c>
-      <c r="D133" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E133" s="13">
-        <v>488.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="134" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A134" s="16">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B134" s="7"/>
       <c r="C134" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="D134" s="9" t="s">
         <v>244</v>
       </c>
-      <c r="D134" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E134" s="13">
-        <v>713.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="135" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A135" s="16">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B135" s="7"/>
       <c r="C135" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="D135" s="9" t="s">
         <v>246</v>
       </c>
-      <c r="D135" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E135" s="13">
-        <v>560.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="136" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A136" s="16">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B136" s="7"/>
       <c r="C136" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="D136" s="9" t="s">
         <v>248</v>
       </c>
-      <c r="D136" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E136" s="13">
-        <v>560.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="137" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A137" s="16">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B137" s="7"/>
       <c r="C137" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="D137" s="9" t="s">
         <v>250</v>
       </c>
-      <c r="D137" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E137" s="13">
-        <v>540.0</v>
+        <v>726.0</v>
       </c>
     </row>
     <row r="138" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A138" s="16">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B138" s="7"/>
       <c r="C138" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="D138" s="9" t="s">
         <v>252</v>
       </c>
-      <c r="D138" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E138" s="13">
-        <v>600.0</v>
+        <v>726.0</v>
       </c>
     </row>
     <row r="139" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A139" s="16">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B139" s="7"/>
       <c r="C139" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="D139" s="9" t="s">
         <v>254</v>
       </c>
-      <c r="D139" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E139" s="13">
-        <v>726.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="140" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A140" s="16">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B140" s="7"/>
       <c r="C140" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="D140" s="9" t="s">
         <v>256</v>
       </c>
-      <c r="D140" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E140" s="13">
-        <v>726.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="141" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A141" s="16">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B141" s="7"/>
       <c r="C141" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="D141" s="9" t="s">
         <v>258</v>
       </c>
-      <c r="D141" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E141" s="13">
-        <v>520.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="142" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A142" s="16">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B142" s="7"/>
       <c r="C142" s="8" t="s">
+        <v>259</v>
+      </c>
+      <c r="D142" s="9" t="s">
         <v>260</v>
       </c>
-      <c r="D142" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E142" s="13">
-        <v>600.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="143" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A143" s="16">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B143" s="7"/>
       <c r="C143" s="8" t="s">
+        <v>261</v>
+      </c>
+      <c r="D143" s="9" t="s">
         <v>262</v>
       </c>
-      <c r="D143" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E143" s="13">
-        <v>430.0</v>
+        <v>1135.0</v>
       </c>
     </row>
     <row r="144" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A144" s="16">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B144" s="7"/>
       <c r="C144" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="D144" s="9" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="E144" s="13">
         <v>450.0</v>
       </c>
     </row>
-    <row r="145" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C145" s="8" t="s">
+    <row r="145" spans="1:5" outlineLevel="1">
+      <c r="A145" s="17" t="s">
+        <v>265</v>
+      </c>
+      <c r="B145" s="2"/>
+      <c r="C145" s="2"/>
+      <c r="D145" s="2"/>
+      <c r="E145" s="10"/>
+    </row>
+    <row r="146" spans="1:5" outlineLevel="2">
+      <c r="A146" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B146" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C146" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D146" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E146" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" outlineLevel="2">
+      <c r="A147" s="18"/>
+      <c r="B147" s="6"/>
+      <c r="C147" s="6"/>
+      <c r="D147" s="6"/>
+      <c r="E147" s="12"/>
+    </row>
+    <row r="148" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A148" s="16">
+        <v>1</v>
+      </c>
+      <c r="B148" s="7"/>
+      <c r="C148" s="8" t="s">
         <v>266</v>
       </c>
-      <c r="D145" s="9" t="s">
+      <c r="D148" s="9" t="s">
         <v>267</v>
       </c>
-      <c r="E145" s="13">
-[...8 lines deleted...]
-      <c r="C146" s="8" t="s">
+      <c r="E148" s="13">
+        <v>400.0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A149" s="16">
+        <v>2</v>
+      </c>
+      <c r="B149" s="7"/>
+      <c r="C149" s="8" t="s">
         <v>268</v>
       </c>
-      <c r="D146" s="9" t="s">
+      <c r="D149" s="9" t="s">
         <v>269</v>
       </c>
-      <c r="E146" s="13">
-[...34 lines deleted...]
-      <c r="E149" s="12"/>
+      <c r="E149" s="13">
+        <v>720.0</v>
+      </c>
     </row>
     <row r="150" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A150" s="16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B150" s="7"/>
       <c r="C150" s="8" t="s">
+        <v>270</v>
+      </c>
+      <c r="D150" s="9" t="s">
         <v>271</v>
       </c>
-      <c r="D150" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E150" s="13">
-        <v>400.0</v>
+        <v>1040.0</v>
       </c>
     </row>
     <row r="151" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A151" s="16">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B151" s="7"/>
       <c r="C151" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="D151" s="9" t="s">
         <v>273</v>
       </c>
-      <c r="D151" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E151" s="13">
-        <v>720.0</v>
+        <v>1200.0</v>
       </c>
     </row>
     <row r="152" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A152" s="16">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B152" s="7"/>
       <c r="C152" s="8" t="s">
+        <v>274</v>
+      </c>
+      <c r="D152" s="9" t="s">
         <v>275</v>
       </c>
-      <c r="D152" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E152" s="13">
-        <v>1040.0</v>
+        <v>440.0</v>
       </c>
     </row>
     <row r="153" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A153" s="16">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B153" s="7"/>
       <c r="C153" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="D153" s="9" t="s">
         <v>277</v>
       </c>
-      <c r="D153" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E153" s="13">
-        <v>440.0</v>
+        <v>960.0</v>
       </c>
     </row>
     <row r="154" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A154" s="16">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B154" s="7"/>
       <c r="C154" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="D154" s="9" t="s">
         <v>279</v>
       </c>
-      <c r="D154" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E154" s="13">
-        <v>960.0</v>
+        <v>1200.0</v>
       </c>
     </row>
     <row r="155" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A155" s="16">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B155" s="7"/>
       <c r="C155" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="D155" s="9" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="E155" s="13">
         <v>1150.0</v>
       </c>
     </row>
     <row r="156" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A156" s="16">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B156" s="7"/>
       <c r="C156" s="8" t="s">
+        <v>282</v>
+      </c>
+      <c r="D156" s="9" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="E156" s="13">
         <v>1170.0</v>
       </c>
     </row>
     <row r="157" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A157" s="16">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B157" s="7"/>
       <c r="C157" s="8" t="s">
+        <v>284</v>
+      </c>
+      <c r="D157" s="9" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="E157" s="13">
         <v>900.0</v>
       </c>
     </row>
     <row r="158" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A158" s="16">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B158" s="7"/>
       <c r="C158" s="8" t="s">
+        <v>286</v>
+      </c>
+      <c r="D158" s="9" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="E158" s="13">
         <v>1100.0</v>
       </c>
     </row>
     <row r="159" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A159" s="16">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B159" s="7"/>
       <c r="C159" s="8" t="s">
+        <v>288</v>
+      </c>
+      <c r="D159" s="9" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="E159" s="13">
         <v>720.0</v>
       </c>
     </row>
     <row r="160" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A160" s="16">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B160" s="7"/>
       <c r="C160" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="D160" s="9" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="E160" s="13">
         <v>600.0</v>
       </c>
     </row>
     <row r="161" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A161" s="16">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B161" s="7"/>
       <c r="C161" s="8" t="s">
+        <v>292</v>
+      </c>
+      <c r="D161" s="9" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="E161" s="13">
         <v>830.0</v>
       </c>
     </row>
     <row r="162" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A162" s="16">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B162" s="7"/>
       <c r="C162" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="D162" s="9" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="E162" s="13">
         <v>800.0</v>
       </c>
     </row>
     <row r="163" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A163" s="16">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B163" s="7"/>
       <c r="C163" s="8" t="s">
+        <v>296</v>
+      </c>
+      <c r="D163" s="9" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="E163" s="13">
         <v>450.0</v>
       </c>
     </row>
     <row r="164" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A164" s="16">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B164" s="7"/>
       <c r="C164" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="D164" s="9" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="E164" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="165" spans="1:5" outlineLevel="1">
       <c r="A165" s="17" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B165" s="2"/>
       <c r="C165" s="2"/>
       <c r="D165" s="2"/>
       <c r="E165" s="10"/>
     </row>
     <row r="166" spans="1:5" outlineLevel="2">
       <c r="A166" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B166" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C166" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E166" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="167" spans="1:5" outlineLevel="2">
       <c r="A167" s="18"/>
       <c r="B167" s="6"/>
       <c r="C167" s="6"/>
       <c r="D167" s="6"/>
       <c r="E167" s="12"/>
     </row>
     <row r="168" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A168" s="16">
         <v>1</v>
       </c>
       <c r="B168" s="7"/>
       <c r="C168" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="D168" s="9" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="E168" s="13">
         <v>304.0</v>
       </c>
     </row>
     <row r="169" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A169" s="16">
         <v>2</v>
       </c>
       <c r="B169" s="7"/>
       <c r="C169" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="D169" s="9" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
       <c r="E169" s="13">
         <v>650.0</v>
       </c>
     </row>
     <row r="170" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A170" s="16">
         <v>3</v>
       </c>
       <c r="B170" s="7"/>
       <c r="C170" s="8" t="s">
+        <v>305</v>
+      </c>
+      <c r="D170" s="9" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="E170" s="13">
         <v>581.0</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="14" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B171" s="2"/>
       <c r="C171" s="2"/>
       <c r="D171" s="2"/>
       <c r="E171" s="10"/>
     </row>
     <row r="172" spans="1:5" outlineLevel="1">
       <c r="A172" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B172" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C172" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E172" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="173" spans="1:5" outlineLevel="1">
       <c r="A173" s="15"/>
       <c r="B173" s="6"/>
       <c r="C173" s="6"/>
       <c r="D173" s="6"/>
       <c r="E173" s="12"/>
     </row>
     <row r="174" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A174" s="16">
         <v>1</v>
       </c>
       <c r="B174" s="7"/>
       <c r="C174" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="D174" s="9" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="E174" s="13">
         <v>700.0</v>
       </c>
     </row>
     <row r="175" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A175" s="16">
         <v>2</v>
       </c>
       <c r="B175" s="7"/>
       <c r="C175" s="8" t="s">
+        <v>310</v>
+      </c>
+      <c r="D175" s="9" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="E175" s="13">
         <v>1050.0</v>
       </c>
     </row>
     <row r="176" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A176" s="16">
         <v>3</v>
       </c>
       <c r="B176" s="7"/>
       <c r="C176" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="D176" s="9" t="s">
         <v>313</v>
-      </c>
-[...1 lines deleted...]
-        <v>314</v>
       </c>
       <c r="E176" s="13">
         <v>1000.0</v>
       </c>
     </row>
     <row r="177" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A177" s="16">
         <v>4</v>
       </c>
       <c r="B177" s="7"/>
       <c r="C177" s="8" t="s">
+        <v>314</v>
+      </c>
+      <c r="D177" s="9" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="E177" s="13">
         <v>550.0</v>
       </c>
     </row>
     <row r="178" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A178" s="16">
         <v>5</v>
       </c>
       <c r="B178" s="7"/>
       <c r="C178" s="8" t="s">
+        <v>316</v>
+      </c>
+      <c r="D178" s="9" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
       <c r="E178" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="179" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A179" s="16">
         <v>6</v>
       </c>
       <c r="B179" s="7"/>
       <c r="C179" s="8" t="s">
+        <v>318</v>
+      </c>
+      <c r="D179" s="9" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="E179" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="180" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A180" s="16">
         <v>7</v>
       </c>
       <c r="B180" s="7"/>
       <c r="C180" s="8" t="s">
+        <v>320</v>
+      </c>
+      <c r="D180" s="9" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="E180" s="13">
         <v>675.0</v>
       </c>
     </row>
     <row r="181" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A181" s="16">
         <v>8</v>
       </c>
       <c r="B181" s="7"/>
       <c r="C181" s="8" t="s">
+        <v>322</v>
+      </c>
+      <c r="D181" s="9" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="E181" s="13">
         <v>570.0</v>
       </c>
     </row>
     <row r="182" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A182" s="16">
         <v>9</v>
       </c>
       <c r="B182" s="7"/>
       <c r="C182" s="8" t="s">
+        <v>324</v>
+      </c>
+      <c r="D182" s="9" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="E182" s="13">
         <v>950.0</v>
       </c>
     </row>
     <row r="183" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A183" s="16">
         <v>10</v>
       </c>
       <c r="B183" s="7"/>
       <c r="C183" s="8" t="s">
+        <v>326</v>
+      </c>
+      <c r="D183" s="9" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="E183" s="13">
         <v>575.0</v>
       </c>
     </row>
     <row r="184" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A184" s="16">
         <v>11</v>
       </c>
       <c r="B184" s="7"/>
       <c r="C184" s="8" t="s">
+        <v>328</v>
+      </c>
+      <c r="D184" s="9" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="E184" s="13">
         <v>950.0</v>
       </c>
     </row>
     <row r="185" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A185" s="16">
         <v>12</v>
       </c>
       <c r="B185" s="7"/>
       <c r="C185" s="8" t="s">
+        <v>330</v>
+      </c>
+      <c r="D185" s="9" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="E185" s="13">
         <v>1000.0</v>
       </c>
     </row>
     <row r="186" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A186" s="16">
         <v>13</v>
       </c>
       <c r="B186" s="7"/>
       <c r="C186" s="8" t="s">
+        <v>332</v>
+      </c>
+      <c r="D186" s="9" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="E186" s="13">
         <v>550.0</v>
       </c>
     </row>
     <row r="187" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A187" s="16">
         <v>14</v>
       </c>
       <c r="B187" s="7"/>
       <c r="C187" s="8" t="s">
+        <v>334</v>
+      </c>
+      <c r="D187" s="9" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="E187" s="13">
         <v>880.0</v>
       </c>
     </row>
     <row r="188" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A188" s="16">
         <v>15</v>
       </c>
       <c r="B188" s="7"/>
       <c r="C188" s="8" t="s">
+        <v>336</v>
+      </c>
+      <c r="D188" s="9" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="E188" s="13">
         <v>880.0</v>
       </c>
     </row>
     <row r="189" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A189" s="16">
         <v>16</v>
       </c>
       <c r="B189" s="7"/>
       <c r="C189" s="8" t="s">
+        <v>338</v>
+      </c>
+      <c r="D189" s="9" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="E189" s="13">
         <v>880.0</v>
       </c>
     </row>
     <row r="190" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A190" s="16">
         <v>17</v>
       </c>
       <c r="B190" s="7"/>
       <c r="C190" s="8" t="s">
+        <v>340</v>
+      </c>
+      <c r="D190" s="9" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
       <c r="E190" s="13">
         <v>1200.0</v>
       </c>
     </row>
     <row r="191" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A191" s="16">
         <v>18</v>
       </c>
       <c r="B191" s="7"/>
       <c r="C191" s="8" t="s">
+        <v>342</v>
+      </c>
+      <c r="D191" s="9" t="s">
         <v>343</v>
-      </c>
-[...1 lines deleted...]
-        <v>344</v>
       </c>
       <c r="E191" s="13">
         <v>1200.0</v>
       </c>
     </row>
     <row r="192" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A192" s="16">
         <v>19</v>
       </c>
       <c r="B192" s="7"/>
       <c r="C192" s="8" t="s">
+        <v>344</v>
+      </c>
+      <c r="D192" s="9" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="E192" s="13">
         <v>1120.0</v>
       </c>
     </row>
     <row r="193" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A193" s="16">
         <v>20</v>
       </c>
       <c r="B193" s="7"/>
       <c r="C193" s="8" t="s">
+        <v>346</v>
+      </c>
+      <c r="D193" s="9" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="E193" s="13">
         <v>1200.0</v>
       </c>
     </row>
     <row r="194" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A194" s="16">
         <v>21</v>
       </c>
       <c r="B194" s="7"/>
       <c r="C194" s="8" t="s">
+        <v>348</v>
+      </c>
+      <c r="D194" s="9" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="E194" s="13">
         <v>750.0</v>
       </c>
     </row>
     <row r="195" spans="1:5" outlineLevel="1">
       <c r="A195" s="17" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B195" s="2"/>
       <c r="C195" s="2"/>
       <c r="D195" s="2"/>
       <c r="E195" s="10"/>
     </row>
     <row r="196" spans="1:5" outlineLevel="2">
       <c r="A196" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B196" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C196" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E196" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="197" spans="1:5" outlineLevel="2">
       <c r="A197" s="18"/>
       <c r="B197" s="6"/>
       <c r="C197" s="6"/>
       <c r="D197" s="6"/>
       <c r="E197" s="12"/>
     </row>
     <row r="198" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A198" s="16">
         <v>1</v>
       </c>
       <c r="B198" s="7"/>
       <c r="C198" s="8" t="s">
+        <v>350</v>
+      </c>
+      <c r="D198" s="9" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="E198" s="13">
         <v>1050.0</v>
       </c>
     </row>
     <row r="199" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A199" s="16">
         <v>2</v>
       </c>
       <c r="B199" s="7"/>
       <c r="C199" s="8" t="s">
+        <v>352</v>
+      </c>
+      <c r="D199" s="9" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
       <c r="E199" s="13">
         <v>720.0</v>
       </c>
     </row>
     <row r="200" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A200" s="16">
         <v>3</v>
       </c>
       <c r="B200" s="7"/>
       <c r="C200" s="8" t="s">
+        <v>354</v>
+      </c>
+      <c r="D200" s="9" t="s">
         <v>355</v>
       </c>
-      <c r="D200" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E200" s="13">
-        <v>720.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="201" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A201" s="16">
         <v>4</v>
       </c>
       <c r="B201" s="7"/>
       <c r="C201" s="8" t="s">
         <v>356</v>
       </c>
       <c r="D201" s="9" t="s">
         <v>357</v>
       </c>
       <c r="E201" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="202" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A202" s="16">
         <v>5</v>
       </c>
       <c r="B202" s="7"/>
       <c r="C202" s="8" t="s">
         <v>358</v>
       </c>
@@ -17425,291 +17253,291 @@
       </c>
       <c r="E202" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="203" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A203" s="16">
         <v>6</v>
       </c>
       <c r="B203" s="7"/>
       <c r="C203" s="8" t="s">
         <v>360</v>
       </c>
       <c r="D203" s="9" t="s">
         <v>361</v>
       </c>
       <c r="E203" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="204" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A204" s="16">
         <v>7</v>
       </c>
       <c r="B204" s="7"/>
-      <c r="C204" s="8" t="s">
+      <c r="C204" s="8"/>
+      <c r="D204" s="9" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="E204" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="205" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A205" s="16">
         <v>8</v>
       </c>
       <c r="B205" s="7"/>
       <c r="C205" s="8"/>
       <c r="D205" s="9" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="E205" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="206" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A206" s="16">
         <v>9</v>
       </c>
       <c r="B206" s="7"/>
       <c r="C206" s="8"/>
       <c r="D206" s="9" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="E206" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="207" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A207" s="16">
         <v>10</v>
       </c>
       <c r="B207" s="7"/>
       <c r="C207" s="8"/>
       <c r="D207" s="9" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="E207" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="208" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A208" s="16">
         <v>11</v>
       </c>
       <c r="B208" s="7"/>
       <c r="C208" s="8"/>
       <c r="D208" s="9" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="E208" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="209" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A209" s="16">
         <v>12</v>
       </c>
       <c r="B209" s="7"/>
       <c r="C209" s="8"/>
       <c r="D209" s="9" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="E209" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="210" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A210" s="16">
         <v>13</v>
       </c>
       <c r="B210" s="7"/>
       <c r="C210" s="8"/>
       <c r="D210" s="9" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E210" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="211" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A211" s="16">
         <v>14</v>
       </c>
       <c r="B211" s="7"/>
       <c r="C211" s="8"/>
       <c r="D211" s="9" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="E211" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="212" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A212" s="16">
         <v>15</v>
       </c>
       <c r="B212" s="7"/>
       <c r="C212" s="8"/>
       <c r="D212" s="9" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="E212" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="213" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A213" s="16">
         <v>16</v>
       </c>
       <c r="B213" s="7"/>
       <c r="C213" s="8"/>
       <c r="D213" s="9" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="E213" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="214" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A214" s="16">
         <v>17</v>
       </c>
       <c r="B214" s="7"/>
       <c r="C214" s="8"/>
       <c r="D214" s="9" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="E214" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="215" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A215" s="16">
         <v>18</v>
       </c>
       <c r="B215" s="7"/>
-      <c r="C215" s="8"/>
+      <c r="C215" s="8" t="s">
+        <v>373</v>
+      </c>
       <c r="D215" s="9" t="s">
         <v>374</v>
       </c>
       <c r="E215" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="216" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A216" s="16">
         <v>19</v>
       </c>
       <c r="B216" s="7"/>
       <c r="C216" s="8" t="s">
         <v>375</v>
       </c>
       <c r="D216" s="9" t="s">
         <v>376</v>
       </c>
       <c r="E216" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="217" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A217" s="16">
         <v>20</v>
       </c>
       <c r="B217" s="7"/>
       <c r="C217" s="8" t="s">
         <v>377</v>
       </c>
       <c r="D217" s="9" t="s">
         <v>378</v>
       </c>
       <c r="E217" s="13">
-        <v>500.0</v>
+        <v>1200.0</v>
       </c>
     </row>
     <row r="218" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A218" s="16">
         <v>21</v>
       </c>
       <c r="B218" s="7"/>
       <c r="C218" s="8" t="s">
         <v>379</v>
       </c>
       <c r="D218" s="9" t="s">
         <v>380</v>
       </c>
       <c r="E218" s="13">
         <v>1200.0</v>
       </c>
     </row>
     <row r="219" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A219" s="16">
         <v>22</v>
       </c>
       <c r="B219" s="7"/>
       <c r="C219" s="8" t="s">
         <v>381</v>
       </c>
       <c r="D219" s="9" t="s">
         <v>382</v>
       </c>
       <c r="E219" s="13">
         <v>1200.0</v>
       </c>
     </row>
     <row r="220" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A220" s="16">
         <v>23</v>
       </c>
       <c r="B220" s="7"/>
       <c r="C220" s="8" t="s">
         <v>383</v>
       </c>
       <c r="D220" s="9" t="s">
         <v>384</v>
       </c>
       <c r="E220" s="13">
-        <v>1200.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="221" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A221" s="16">
         <v>24</v>
       </c>
       <c r="B221" s="7"/>
       <c r="C221" s="8" t="s">
         <v>385</v>
       </c>
       <c r="D221" s="9" t="s">
         <v>386</v>
       </c>
       <c r="E221" s="13">
-        <v>1050.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="222" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A222" s="16">
         <v>25</v>
       </c>
       <c r="B222" s="7"/>
       <c r="C222" s="8" t="s">
         <v>387</v>
       </c>
       <c r="D222" s="9" t="s">
         <v>388</v>
       </c>
       <c r="E222" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="223" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A223" s="16">
         <v>26</v>
       </c>
       <c r="B223" s="7"/>
       <c r="C223" s="8" t="s">
         <v>389</v>
       </c>
@@ -17755,171 +17583,171 @@
         <v>29</v>
       </c>
       <c r="B226" s="7"/>
       <c r="C226" s="8" t="s">
         <v>395</v>
       </c>
       <c r="D226" s="9" t="s">
         <v>396</v>
       </c>
       <c r="E226" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="227" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A227" s="16">
         <v>30</v>
       </c>
       <c r="B227" s="7"/>
       <c r="C227" s="8" t="s">
         <v>397</v>
       </c>
       <c r="D227" s="9" t="s">
         <v>398</v>
       </c>
       <c r="E227" s="13">
-        <v>1300.0</v>
+        <v>1520.0</v>
       </c>
     </row>
     <row r="228" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A228" s="16">
         <v>31</v>
       </c>
       <c r="B228" s="7"/>
       <c r="C228" s="8" t="s">
         <v>399</v>
       </c>
       <c r="D228" s="9" t="s">
         <v>400</v>
       </c>
       <c r="E228" s="13">
         <v>1520.0</v>
       </c>
     </row>
     <row r="229" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A229" s="16">
         <v>32</v>
       </c>
       <c r="B229" s="7"/>
       <c r="C229" s="8" t="s">
         <v>401</v>
       </c>
       <c r="D229" s="9" t="s">
         <v>402</v>
       </c>
       <c r="E229" s="13">
         <v>1520.0</v>
       </c>
     </row>
     <row r="230" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A230" s="16">
         <v>33</v>
       </c>
       <c r="B230" s="7"/>
       <c r="C230" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="D230" s="9" t="s">
         <v>403</v>
       </c>
-      <c r="D230" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E230" s="13">
-        <v>1520.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="231" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A231" s="16">
         <v>34</v>
       </c>
       <c r="B231" s="7"/>
       <c r="C231" s="8" t="s">
-        <v>313</v>
+        <v>404</v>
       </c>
       <c r="D231" s="9" t="s">
         <v>405</v>
       </c>
       <c r="E231" s="13">
-        <v>880.0</v>
+        <v>1350.0</v>
       </c>
     </row>
     <row r="232" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A232" s="16">
         <v>35</v>
       </c>
       <c r="B232" s="7"/>
       <c r="C232" s="8" t="s">
         <v>406</v>
       </c>
       <c r="D232" s="9" t="s">
         <v>407</v>
       </c>
       <c r="E232" s="13">
-        <v>1350.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="233" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A233" s="16">
         <v>36</v>
       </c>
       <c r="B233" s="7"/>
       <c r="C233" s="8" t="s">
         <v>408</v>
       </c>
       <c r="D233" s="9" t="s">
         <v>409</v>
       </c>
       <c r="E233" s="13">
-        <v>1300.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="234" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A234" s="16">
         <v>37</v>
       </c>
       <c r="B234" s="7"/>
       <c r="C234" s="8" t="s">
         <v>410</v>
       </c>
       <c r="D234" s="9" t="s">
         <v>411</v>
       </c>
       <c r="E234" s="13">
-        <v>800.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="235" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A235" s="16">
         <v>38</v>
       </c>
       <c r="B235" s="7"/>
       <c r="C235" s="8" t="s">
         <v>412</v>
       </c>
       <c r="D235" s="9" t="s">
         <v>413</v>
       </c>
       <c r="E235" s="13">
-        <v>1050.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="236" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A236" s="16">
         <v>39</v>
       </c>
       <c r="B236" s="7"/>
       <c r="C236" s="8" t="s">
         <v>414</v>
       </c>
       <c r="D236" s="9" t="s">
         <v>415</v>
       </c>
       <c r="E236" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="237" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A237" s="16">
         <v>40</v>
       </c>
       <c r="B237" s="7"/>
       <c r="C237" s="8" t="s">
         <v>416</v>
       </c>
@@ -18070,51 +17898,51 @@
         <v>50</v>
       </c>
       <c r="B247" s="7"/>
       <c r="C247" s="8" t="s">
         <v>436</v>
       </c>
       <c r="D247" s="9" t="s">
         <v>437</v>
       </c>
       <c r="E247" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="248" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A248" s="16">
         <v>51</v>
       </c>
       <c r="B248" s="7"/>
       <c r="C248" s="8" t="s">
         <v>438</v>
       </c>
       <c r="D248" s="9" t="s">
         <v>439</v>
       </c>
       <c r="E248" s="13">
-        <v>1300.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="249" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A249" s="16">
         <v>52</v>
       </c>
       <c r="B249" s="7"/>
       <c r="C249" s="8" t="s">
         <v>440</v>
       </c>
       <c r="D249" s="9" t="s">
         <v>441</v>
       </c>
       <c r="E249" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="250" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A250" s="16">
         <v>53</v>
       </c>
       <c r="B250" s="7"/>
       <c r="C250" s="8" t="s">
         <v>442</v>
       </c>
@@ -18130,81 +17958,81 @@
         <v>54</v>
       </c>
       <c r="B251" s="7"/>
       <c r="C251" s="8" t="s">
         <v>444</v>
       </c>
       <c r="D251" s="9" t="s">
         <v>445</v>
       </c>
       <c r="E251" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="252" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A252" s="16">
         <v>55</v>
       </c>
       <c r="B252" s="7"/>
       <c r="C252" s="8" t="s">
         <v>446</v>
       </c>
       <c r="D252" s="9" t="s">
         <v>447</v>
       </c>
       <c r="E252" s="13">
-        <v>500.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="253" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A253" s="16">
         <v>56</v>
       </c>
       <c r="B253" s="7"/>
       <c r="C253" s="8" t="s">
         <v>448</v>
       </c>
       <c r="D253" s="9" t="s">
         <v>449</v>
       </c>
       <c r="E253" s="13">
-        <v>370.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="254" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A254" s="16">
         <v>57</v>
       </c>
       <c r="B254" s="7"/>
       <c r="C254" s="8" t="s">
         <v>450</v>
       </c>
       <c r="D254" s="9" t="s">
         <v>451</v>
       </c>
       <c r="E254" s="13">
-        <v>640.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="255" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A255" s="16">
         <v>58</v>
       </c>
       <c r="B255" s="7"/>
       <c r="C255" s="8" t="s">
         <v>452</v>
       </c>
       <c r="D255" s="9" t="s">
         <v>453</v>
       </c>
       <c r="E255" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="256" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A256" s="16">
         <v>59</v>
       </c>
       <c r="B256" s="7"/>
       <c r="C256" s="8" t="s">
         <v>454</v>
       </c>
@@ -18220,1812 +18048,1752 @@
         <v>60</v>
       </c>
       <c r="B257" s="7"/>
       <c r="C257" s="8" t="s">
         <v>456</v>
       </c>
       <c r="D257" s="9" t="s">
         <v>457</v>
       </c>
       <c r="E257" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="258" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A258" s="16">
         <v>61</v>
       </c>
       <c r="B258" s="7"/>
       <c r="C258" s="8" t="s">
         <v>458</v>
       </c>
       <c r="D258" s="9" t="s">
         <v>459</v>
       </c>
       <c r="E258" s="13">
-        <v>500.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="259" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A259" s="16">
         <v>62</v>
       </c>
       <c r="B259" s="7"/>
       <c r="C259" s="8" t="s">
         <v>460</v>
       </c>
       <c r="D259" s="9" t="s">
         <v>461</v>
       </c>
       <c r="E259" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="260" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A260" s="16">
         <v>63</v>
       </c>
       <c r="B260" s="7"/>
       <c r="C260" s="8" t="s">
         <v>462</v>
       </c>
       <c r="D260" s="9" t="s">
         <v>463</v>
       </c>
       <c r="E260" s="13">
-        <v>640.0</v>
+        <v>820.0</v>
       </c>
     </row>
     <row r="261" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A261" s="16">
         <v>64</v>
       </c>
       <c r="B261" s="7"/>
       <c r="C261" s="8" t="s">
         <v>464</v>
       </c>
       <c r="D261" s="9" t="s">
         <v>465</v>
       </c>
       <c r="E261" s="13">
-        <v>500.0</v>
+        <v>465.0</v>
       </c>
     </row>
     <row r="262" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A262" s="16">
         <v>65</v>
       </c>
       <c r="B262" s="7"/>
       <c r="C262" s="8" t="s">
         <v>466</v>
       </c>
       <c r="D262" s="9" t="s">
         <v>467</v>
       </c>
       <c r="E262" s="13">
-        <v>820.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="263" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A263" s="16">
         <v>66</v>
       </c>
       <c r="B263" s="7"/>
       <c r="C263" s="8" t="s">
         <v>468</v>
       </c>
       <c r="D263" s="9" t="s">
         <v>469</v>
       </c>
       <c r="E263" s="13">
-        <v>465.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="264" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A264" s="16">
         <v>67</v>
       </c>
       <c r="B264" s="7"/>
       <c r="C264" s="8" t="s">
         <v>470</v>
       </c>
       <c r="D264" s="9" t="s">
         <v>471</v>
       </c>
       <c r="E264" s="13">
-        <v>430.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="265" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A265" s="16">
         <v>68</v>
       </c>
       <c r="B265" s="7"/>
-      <c r="C265" s="8" t="s">
+      <c r="C265" s="8"/>
+      <c r="D265" s="9" t="s">
         <v>472</v>
       </c>
-      <c r="D265" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E265" s="13">
-        <v>640.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="266" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A266" s="16">
         <v>69</v>
       </c>
       <c r="B266" s="7"/>
-      <c r="C266" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C266" s="8"/>
       <c r="D266" s="9" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E266" s="13">
-        <v>700.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="267" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A267" s="16">
         <v>70</v>
       </c>
       <c r="B267" s="7"/>
-      <c r="C267" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C267" s="8"/>
       <c r="D267" s="9" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="E267" s="13">
         <v>880.0</v>
       </c>
     </row>
     <row r="268" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A268" s="16">
         <v>71</v>
       </c>
       <c r="B268" s="7"/>
       <c r="C268" s="8"/>
       <c r="D268" s="9" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="E268" s="13">
         <v>880.0</v>
       </c>
     </row>
     <row r="269" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A269" s="16">
         <v>72</v>
       </c>
       <c r="B269" s="7"/>
-      <c r="C269" s="8"/>
+      <c r="C269" s="8" t="s">
+        <v>476</v>
+      </c>
       <c r="D269" s="9" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E269" s="13">
-        <v>880.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="270" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A270" s="16">
         <v>73</v>
       </c>
       <c r="B270" s="7"/>
-      <c r="C270" s="8"/>
+      <c r="C270" s="8" t="s">
+        <v>478</v>
+      </c>
       <c r="D270" s="9" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="E270" s="13">
-        <v>880.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="271" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A271" s="16">
         <v>74</v>
       </c>
       <c r="B271" s="7"/>
-      <c r="C271" s="8"/>
+      <c r="C271" s="8" t="s">
+        <v>480</v>
+      </c>
       <c r="D271" s="9" t="s">
         <v>481</v>
       </c>
       <c r="E271" s="13">
-        <v>880.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="272" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A272" s="16">
         <v>75</v>
       </c>
       <c r="B272" s="7"/>
       <c r="C272" s="8" t="s">
         <v>482</v>
       </c>
       <c r="D272" s="9" t="s">
         <v>483</v>
       </c>
       <c r="E272" s="13">
-        <v>750.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="273" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A273" s="16">
         <v>76</v>
       </c>
       <c r="B273" s="7"/>
       <c r="C273" s="8" t="s">
         <v>484</v>
       </c>
       <c r="D273" s="9" t="s">
         <v>485</v>
       </c>
       <c r="E273" s="13">
-        <v>1050.0</v>
+        <v>830.0</v>
       </c>
     </row>
     <row r="274" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A274" s="16">
         <v>77</v>
       </c>
       <c r="B274" s="7"/>
       <c r="C274" s="8" t="s">
+        <v>406</v>
+      </c>
+      <c r="D274" s="9" t="s">
         <v>486</v>
       </c>
-      <c r="D274" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E274" s="13">
-        <v>850.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="275" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A275" s="16">
         <v>78</v>
       </c>
       <c r="B275" s="7"/>
       <c r="C275" s="8" t="s">
+        <v>487</v>
+      </c>
+      <c r="D275" s="9" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
       <c r="E275" s="13">
         <v>1050.0</v>
       </c>
     </row>
     <row r="276" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A276" s="16">
         <v>79</v>
       </c>
       <c r="B276" s="7"/>
       <c r="C276" s="8" t="s">
+        <v>489</v>
+      </c>
+      <c r="D276" s="9" t="s">
         <v>490</v>
       </c>
-      <c r="D276" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E276" s="13">
-        <v>830.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="277" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A277" s="16">
         <v>80</v>
       </c>
       <c r="B277" s="7"/>
       <c r="C277" s="8" t="s">
-        <v>408</v>
+        <v>491</v>
       </c>
       <c r="D277" s="9" t="s">
         <v>492</v>
       </c>
       <c r="E277" s="13">
-        <v>1050.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="278" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A278" s="16">
         <v>81</v>
       </c>
       <c r="B278" s="7"/>
       <c r="C278" s="8" t="s">
         <v>493</v>
       </c>
       <c r="D278" s="9" t="s">
         <v>494</v>
       </c>
       <c r="E278" s="13">
-        <v>1050.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="279" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A279" s="16">
         <v>82</v>
       </c>
       <c r="B279" s="7"/>
       <c r="C279" s="8" t="s">
         <v>495</v>
       </c>
       <c r="D279" s="9" t="s">
         <v>496</v>
       </c>
       <c r="E279" s="13">
-        <v>550.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="280" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A280" s="16">
         <v>83</v>
       </c>
       <c r="B280" s="7"/>
       <c r="C280" s="8" t="s">
         <v>497</v>
       </c>
       <c r="D280" s="9" t="s">
         <v>498</v>
       </c>
       <c r="E280" s="13">
         <v>640.0</v>
       </c>
     </row>
     <row r="281" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A281" s="16">
         <v>84</v>
       </c>
       <c r="B281" s="7"/>
       <c r="C281" s="8" t="s">
         <v>499</v>
       </c>
       <c r="D281" s="9" t="s">
         <v>500</v>
       </c>
       <c r="E281" s="13">
-        <v>650.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="282" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A282" s="16">
         <v>85</v>
       </c>
       <c r="B282" s="7"/>
       <c r="C282" s="8" t="s">
         <v>501</v>
       </c>
       <c r="D282" s="9" t="s">
         <v>502</v>
       </c>
       <c r="E282" s="13">
-        <v>850.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="283" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A283" s="16">
         <v>86</v>
       </c>
       <c r="B283" s="7"/>
       <c r="C283" s="8" t="s">
         <v>503</v>
       </c>
       <c r="D283" s="9" t="s">
         <v>504</v>
       </c>
       <c r="E283" s="13">
-        <v>640.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="284" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A284" s="16">
         <v>87</v>
       </c>
       <c r="B284" s="7"/>
       <c r="C284" s="8" t="s">
         <v>505</v>
       </c>
       <c r="D284" s="9" t="s">
         <v>506</v>
       </c>
       <c r="E284" s="13">
-        <v>880.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="285" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A285" s="16">
         <v>88</v>
       </c>
       <c r="B285" s="7"/>
       <c r="C285" s="8" t="s">
         <v>507</v>
       </c>
       <c r="D285" s="9" t="s">
         <v>508</v>
       </c>
       <c r="E285" s="13">
-        <v>750.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="286" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A286" s="16">
         <v>89</v>
       </c>
       <c r="B286" s="7"/>
       <c r="C286" s="8" t="s">
         <v>509</v>
       </c>
       <c r="D286" s="9" t="s">
         <v>510</v>
       </c>
       <c r="E286" s="13">
         <v>800.0</v>
       </c>
     </row>
     <row r="287" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A287" s="16">
         <v>90</v>
       </c>
       <c r="B287" s="7"/>
       <c r="C287" s="8" t="s">
         <v>511</v>
       </c>
       <c r="D287" s="9" t="s">
         <v>512</v>
       </c>
       <c r="E287" s="13">
-        <v>950.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="288" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A288" s="16">
         <v>91</v>
       </c>
       <c r="B288" s="7"/>
       <c r="C288" s="8" t="s">
         <v>513</v>
       </c>
       <c r="D288" s="9" t="s">
         <v>514</v>
       </c>
       <c r="E288" s="13">
-        <v>1050.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="289" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A289" s="16">
         <v>92</v>
       </c>
       <c r="B289" s="7"/>
       <c r="C289" s="8" t="s">
         <v>515</v>
       </c>
       <c r="D289" s="9" t="s">
         <v>516</v>
       </c>
       <c r="E289" s="13">
         <v>800.0</v>
       </c>
     </row>
     <row r="290" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A290" s="16">
         <v>93</v>
       </c>
       <c r="B290" s="7"/>
       <c r="C290" s="8" t="s">
         <v>517</v>
       </c>
       <c r="D290" s="9" t="s">
         <v>518</v>
       </c>
       <c r="E290" s="13">
-        <v>800.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="291" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A291" s="16">
         <v>94</v>
       </c>
       <c r="B291" s="7"/>
       <c r="C291" s="8" t="s">
+        <v>487</v>
+      </c>
+      <c r="D291" s="9" t="s">
         <v>519</v>
       </c>
-      <c r="D291" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E291" s="13">
-        <v>800.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="292" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A292" s="16">
         <v>95</v>
       </c>
       <c r="B292" s="7"/>
       <c r="C292" s="8" t="s">
+        <v>520</v>
+      </c>
+      <c r="D292" s="9" t="s">
         <v>521</v>
       </c>
-      <c r="D292" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E292" s="13">
-        <v>800.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="293" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A293" s="16">
         <v>96</v>
       </c>
       <c r="B293" s="7"/>
       <c r="C293" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="D293" s="9" t="s">
         <v>523</v>
-      </c>
-[...1 lines deleted...]
-        <v>524</v>
       </c>
       <c r="E293" s="13">
         <v>1050.0</v>
       </c>
     </row>
     <row r="294" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A294" s="16">
         <v>97</v>
       </c>
       <c r="B294" s="7"/>
       <c r="C294" s="8" t="s">
-        <v>493</v>
+        <v>524</v>
       </c>
       <c r="D294" s="9" t="s">
         <v>525</v>
       </c>
       <c r="E294" s="13">
-        <v>1050.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="295" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A295" s="16">
         <v>98</v>
       </c>
       <c r="B295" s="7"/>
       <c r="C295" s="8" t="s">
         <v>526</v>
       </c>
       <c r="D295" s="9" t="s">
         <v>527</v>
       </c>
       <c r="E295" s="13">
+        <v>940.0</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" outlineLevel="1">
+      <c r="A296" s="17" t="s">
+        <v>219</v>
+      </c>
+      <c r="B296" s="2"/>
+      <c r="C296" s="2"/>
+      <c r="D296" s="2"/>
+      <c r="E296" s="10"/>
+    </row>
+    <row r="297" spans="1:5" outlineLevel="2">
+      <c r="A297" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B297" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C297" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D297" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E297" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" outlineLevel="2">
+      <c r="A298" s="18"/>
+      <c r="B298" s="6"/>
+      <c r="C298" s="6"/>
+      <c r="D298" s="6"/>
+      <c r="E298" s="12"/>
+    </row>
+    <row r="299" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A299" s="16">
+        <v>1</v>
+      </c>
+      <c r="B299" s="7"/>
+      <c r="C299" s="8" t="s">
+        <v>528</v>
+      </c>
+      <c r="D299" s="9" t="s">
+        <v>529</v>
+      </c>
+      <c r="E299" s="13">
+        <v>400.0</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A300" s="16">
+        <v>2</v>
+      </c>
+      <c r="B300" s="7"/>
+      <c r="C300" s="8" t="s">
+        <v>530</v>
+      </c>
+      <c r="D300" s="9" t="s">
+        <v>531</v>
+      </c>
+      <c r="E300" s="13">
+        <v>450.0</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" outlineLevel="1">
+      <c r="A301" s="17" t="s">
+        <v>265</v>
+      </c>
+      <c r="B301" s="2"/>
+      <c r="C301" s="2"/>
+      <c r="D301" s="2"/>
+      <c r="E301" s="10"/>
+    </row>
+    <row r="302" spans="1:5" outlineLevel="2">
+      <c r="A302" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B302" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C302" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D302" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E302" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" outlineLevel="2">
+      <c r="A303" s="18"/>
+      <c r="B303" s="6"/>
+      <c r="C303" s="6"/>
+      <c r="D303" s="6"/>
+      <c r="E303" s="12"/>
+    </row>
+    <row r="304" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A304" s="16">
+        <v>1</v>
+      </c>
+      <c r="B304" s="7"/>
+      <c r="C304" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="D304" s="9" t="s">
+        <v>533</v>
+      </c>
+      <c r="E304" s="13">
+        <v>1100.0</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A305" s="16">
+        <v>2</v>
+      </c>
+      <c r="B305" s="7"/>
+      <c r="C305" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="D305" s="9" t="s">
+        <v>535</v>
+      </c>
+      <c r="E305" s="13">
+        <v>370.0</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A306" s="16">
+        <v>3</v>
+      </c>
+      <c r="B306" s="7"/>
+      <c r="C306" s="8" t="s">
+        <v>536</v>
+      </c>
+      <c r="D306" s="9" t="s">
+        <v>537</v>
+      </c>
+      <c r="E306" s="13">
         <v>1050.0</v>
       </c>
-    </row>
-[...139 lines deleted...]
-      <c r="E306" s="12"/>
     </row>
     <row r="307" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A307" s="16">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B307" s="7"/>
       <c r="C307" s="8" t="s">
+        <v>305</v>
+      </c>
+      <c r="D307" s="9" t="s">
         <v>538</v>
       </c>
-      <c r="D307" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E307" s="13">
-        <v>1100.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="308" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A308" s="16">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B308" s="7"/>
       <c r="C308" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="D308" s="9" t="s">
         <v>540</v>
       </c>
-      <c r="D308" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E308" s="13">
-        <v>880.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="309" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A309" s="16">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B309" s="7"/>
       <c r="C309" s="8" t="s">
+        <v>541</v>
+      </c>
+      <c r="D309" s="9" t="s">
         <v>542</v>
       </c>
-      <c r="D309" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E309" s="13">
-        <v>370.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="310" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A310" s="16">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B310" s="7"/>
       <c r="C310" s="8" t="s">
+        <v>543</v>
+      </c>
+      <c r="D310" s="9" t="s">
         <v>544</v>
       </c>
-      <c r="D310" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E310" s="13">
-        <v>1050.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="311" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A311" s="16">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B311" s="7"/>
       <c r="C311" s="8" t="s">
-        <v>306</v>
+        <v>545</v>
       </c>
       <c r="D311" s="9" t="s">
         <v>546</v>
       </c>
       <c r="E311" s="13">
-        <v>600.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="312" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A312" s="16">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B312" s="7"/>
       <c r="C312" s="8" t="s">
         <v>547</v>
       </c>
       <c r="D312" s="9" t="s">
         <v>548</v>
       </c>
       <c r="E312" s="13">
-        <v>800.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="313" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A313" s="16">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B313" s="7"/>
       <c r="C313" s="8" t="s">
         <v>549</v>
       </c>
       <c r="D313" s="9" t="s">
         <v>550</v>
       </c>
       <c r="E313" s="13">
-        <v>470.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="314" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A314" s="16">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B314" s="7"/>
       <c r="C314" s="8" t="s">
         <v>551</v>
       </c>
       <c r="D314" s="9" t="s">
         <v>552</v>
       </c>
       <c r="E314" s="13">
-        <v>1000.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="315" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A315" s="16">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B315" s="7"/>
       <c r="C315" s="8" t="s">
         <v>553</v>
       </c>
       <c r="D315" s="9" t="s">
         <v>554</v>
       </c>
       <c r="E315" s="13">
-        <v>650.0</v>
+        <v>980.0</v>
       </c>
     </row>
     <row r="316" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A316" s="16">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B316" s="7"/>
       <c r="C316" s="8" t="s">
         <v>555</v>
       </c>
       <c r="D316" s="9" t="s">
         <v>556</v>
       </c>
       <c r="E316" s="13">
-        <v>750.0</v>
+        <v>1120.0</v>
       </c>
     </row>
     <row r="317" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A317" s="16">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B317" s="7"/>
       <c r="C317" s="8" t="s">
         <v>557</v>
       </c>
       <c r="D317" s="9" t="s">
         <v>558</v>
       </c>
       <c r="E317" s="13">
-        <v>1050.0</v>
-[...7 lines deleted...]
-      <c r="C318" s="8" t="s">
+        <v>1100.0</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
+      <c r="A318" s="14" t="s">
         <v>559</v>
       </c>
-      <c r="D318" s="9" t="s">
-[...36 lines deleted...]
-    <row r="321" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="B318" s="2"/>
+      <c r="C318" s="2"/>
+      <c r="D318" s="2"/>
+      <c r="E318" s="10"/>
+    </row>
+    <row r="319" spans="1:5" outlineLevel="1">
+      <c r="A319" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B319" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C319" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D319" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E319" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" outlineLevel="1">
+      <c r="A320" s="15"/>
+      <c r="B320" s="6"/>
+      <c r="C320" s="6"/>
+      <c r="D320" s="6"/>
+      <c r="E320" s="12"/>
+    </row>
+    <row r="321" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A321" s="16">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B321" s="7"/>
       <c r="C321" s="8" t="s">
+        <v>560</v>
+      </c>
+      <c r="D321" s="9" t="s">
+        <v>561</v>
+      </c>
+      <c r="E321" s="13">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A322" s="16">
+        <v>2</v>
+      </c>
+      <c r="B322" s="7"/>
+      <c r="C322" s="8" t="s">
+        <v>562</v>
+      </c>
+      <c r="D322" s="9" t="s">
+        <v>563</v>
+      </c>
+      <c r="E322" s="13">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A323" s="16">
+        <v>3</v>
+      </c>
+      <c r="B323" s="7"/>
+      <c r="C323" s="8" t="s">
+        <v>564</v>
+      </c>
+      <c r="D323" s="9" t="s">
         <v>565</v>
       </c>
-      <c r="D321" s="9" t="s">
+      <c r="E323" s="13">
+        <v>350.0</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A324" s="16">
+        <v>4</v>
+      </c>
+      <c r="B324" s="7"/>
+      <c r="C324" s="8" t="s">
         <v>566</v>
       </c>
-      <c r="E321" s="13">
-[...4 lines deleted...]
-      <c r="A322" s="14" t="s">
+      <c r="D324" s="9" t="s">
         <v>567</v>
       </c>
-      <c r="B322" s="2"/>
-[...26 lines deleted...]
-      <c r="E324" s="12"/>
+      <c r="E324" s="13">
+        <v>330.0</v>
+      </c>
     </row>
     <row r="325" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A325" s="16">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B325" s="7"/>
       <c r="C325" s="8" t="s">
         <v>568</v>
       </c>
       <c r="D325" s="9" t="s">
         <v>569</v>
       </c>
       <c r="E325" s="13">
-        <v>350.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="326" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A326" s="16">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B326" s="7"/>
       <c r="C326" s="8" t="s">
         <v>570</v>
       </c>
       <c r="D326" s="9" t="s">
         <v>571</v>
       </c>
       <c r="E326" s="13">
-        <v>350.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="327" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A327" s="16">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B327" s="7"/>
       <c r="C327" s="8" t="s">
         <v>572</v>
       </c>
       <c r="D327" s="9" t="s">
         <v>573</v>
       </c>
       <c r="E327" s="13">
         <v>350.0</v>
       </c>
     </row>
     <row r="328" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A328" s="16">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B328" s="7"/>
       <c r="C328" s="8" t="s">
         <v>574</v>
       </c>
       <c r="D328" s="9" t="s">
         <v>575</v>
       </c>
       <c r="E328" s="13">
-        <v>330.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="329" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A329" s="16">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B329" s="7"/>
       <c r="C329" s="8" t="s">
         <v>576</v>
       </c>
       <c r="D329" s="9" t="s">
         <v>577</v>
       </c>
       <c r="E329" s="13">
-        <v>400.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="330" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A330" s="16">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B330" s="7"/>
       <c r="C330" s="8" t="s">
         <v>578</v>
       </c>
       <c r="D330" s="9" t="s">
         <v>579</v>
       </c>
       <c r="E330" s="13">
-        <v>330.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="331" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A331" s="16">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B331" s="7"/>
       <c r="C331" s="8" t="s">
         <v>580</v>
       </c>
       <c r="D331" s="9" t="s">
         <v>581</v>
       </c>
       <c r="E331" s="13">
         <v>350.0</v>
       </c>
     </row>
     <row r="332" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A332" s="16">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="B332" s="7"/>
       <c r="C332" s="8" t="s">
         <v>582</v>
       </c>
       <c r="D332" s="9" t="s">
         <v>583</v>
       </c>
       <c r="E332" s="13">
         <v>350.0</v>
       </c>
     </row>
     <row r="333" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A333" s="16">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B333" s="7"/>
       <c r="C333" s="8" t="s">
         <v>584</v>
       </c>
       <c r="D333" s="9" t="s">
         <v>585</v>
       </c>
       <c r="E333" s="13">
         <v>350.0</v>
       </c>
     </row>
     <row r="334" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A334" s="16">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="B334" s="7"/>
       <c r="C334" s="8" t="s">
         <v>586</v>
       </c>
       <c r="D334" s="9" t="s">
         <v>587</v>
       </c>
       <c r="E334" s="13">
-        <v>350.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="335" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A335" s="16">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B335" s="7"/>
       <c r="C335" s="8" t="s">
         <v>588</v>
       </c>
       <c r="D335" s="9" t="s">
         <v>589</v>
       </c>
       <c r="E335" s="13">
         <v>350.0</v>
       </c>
     </row>
     <row r="336" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A336" s="16">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="B336" s="7"/>
       <c r="C336" s="8" t="s">
         <v>590</v>
       </c>
       <c r="D336" s="9" t="s">
         <v>591</v>
       </c>
       <c r="E336" s="13">
-        <v>350.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="337" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A337" s="16">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B337" s="7"/>
       <c r="C337" s="8" t="s">
         <v>592</v>
       </c>
       <c r="D337" s="9" t="s">
         <v>593</v>
       </c>
       <c r="E337" s="13">
-        <v>350.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="338" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A338" s="16">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="B338" s="7"/>
       <c r="C338" s="8" t="s">
         <v>594</v>
       </c>
       <c r="D338" s="9" t="s">
         <v>595</v>
       </c>
       <c r="E338" s="13">
         <v>330.0</v>
       </c>
     </row>
     <row r="339" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A339" s="16">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B339" s="7"/>
       <c r="C339" s="8" t="s">
         <v>596</v>
       </c>
       <c r="D339" s="9" t="s">
         <v>597</v>
       </c>
       <c r="E339" s="13">
-        <v>350.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="340" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A340" s="16">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B340" s="7"/>
       <c r="C340" s="8" t="s">
         <v>598</v>
       </c>
       <c r="D340" s="9" t="s">
         <v>599</v>
       </c>
       <c r="E340" s="13">
-        <v>330.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="341" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A341" s="16">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B341" s="7"/>
       <c r="C341" s="8" t="s">
         <v>600</v>
       </c>
       <c r="D341" s="9" t="s">
         <v>601</v>
       </c>
       <c r="E341" s="13">
-        <v>330.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="342" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A342" s="16">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="B342" s="7"/>
       <c r="C342" s="8" t="s">
         <v>602</v>
       </c>
       <c r="D342" s="9" t="s">
         <v>603</v>
       </c>
       <c r="E342" s="13">
         <v>330.0</v>
       </c>
     </row>
     <row r="343" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A343" s="16">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B343" s="7"/>
       <c r="C343" s="8" t="s">
         <v>604</v>
       </c>
       <c r="D343" s="9" t="s">
         <v>605</v>
       </c>
       <c r="E343" s="13">
-        <v>330.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="344" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A344" s="16">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="B344" s="7"/>
       <c r="C344" s="8" t="s">
         <v>606</v>
       </c>
       <c r="D344" s="9" t="s">
         <v>607</v>
       </c>
       <c r="E344" s="13">
-        <v>350.0</v>
-[...7 lines deleted...]
-      <c r="C345" s="8" t="s">
+        <v>422.0</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
+      <c r="A345" s="14" t="s">
         <v>608</v>
       </c>
-      <c r="D345" s="9" t="s">
-[...34 lines deleted...]
-      </c>
+      <c r="B345" s="2"/>
+      <c r="C345" s="2"/>
+      <c r="D345" s="2"/>
+      <c r="E345" s="10"/>
+    </row>
+    <row r="346" spans="1:5" outlineLevel="1">
+      <c r="A346" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B346" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C346" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D346" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E346" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" outlineLevel="1">
+      <c r="A347" s="15"/>
+      <c r="B347" s="6"/>
+      <c r="C347" s="6"/>
+      <c r="D347" s="6"/>
+      <c r="E347" s="12"/>
     </row>
     <row r="348" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A348" s="16">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="B348" s="7"/>
       <c r="C348" s="8" t="s">
+        <v>609</v>
+      </c>
+      <c r="D348" s="9" t="s">
+        <v>610</v>
+      </c>
+      <c r="E348" s="13">
+        <v>940.0</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A349" s="16">
+        <v>2</v>
+      </c>
+      <c r="B349" s="7"/>
+      <c r="C349" s="8" t="s">
+        <v>611</v>
+      </c>
+      <c r="D349" s="9" t="s">
+        <v>610</v>
+      </c>
+      <c r="E349" s="13">
+        <v>940.0</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A350" s="16">
+        <v>3</v>
+      </c>
+      <c r="B350" s="7"/>
+      <c r="C350" s="8" t="s">
+        <v>612</v>
+      </c>
+      <c r="D350" s="9" t="s">
+        <v>613</v>
+      </c>
+      <c r="E350" s="13">
+        <v>940.0</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A351" s="16">
+        <v>4</v>
+      </c>
+      <c r="B351" s="7"/>
+      <c r="C351" s="8" t="s">
         <v>614</v>
       </c>
-      <c r="D348" s="9" t="s">
+      <c r="D351" s="9" t="s">
         <v>615</v>
       </c>
-      <c r="E348" s="13">
-[...4 lines deleted...]
-      <c r="A349" s="14" t="s">
+      <c r="E351" s="13">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
+      <c r="A352" s="14" t="s">
         <v>616</v>
       </c>
-      <c r="B349" s="2"/>
-[...5 lines deleted...]
-      <c r="A350" s="3" t="s">
+      <c r="B352" s="2"/>
+      <c r="C352" s="2"/>
+      <c r="D352" s="2"/>
+      <c r="E352" s="10"/>
+    </row>
+    <row r="353" spans="1:5" outlineLevel="1">
+      <c r="A353" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B350" s="4" t="s">
+      <c r="B353" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C350" s="4" t="s">
+      <c r="C353" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="D350" s="5" t="s">
+      <c r="D353" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="E350" s="11" t="s">
+      <c r="E353" s="11" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="351" spans="1:5" outlineLevel="1">
-[...49 lines deleted...]
-      </c>
+    <row r="354" spans="1:5" outlineLevel="1">
+      <c r="A354" s="15"/>
+      <c r="B354" s="6"/>
+      <c r="C354" s="6"/>
+      <c r="D354" s="6"/>
+      <c r="E354" s="12"/>
     </row>
     <row r="355" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A355" s="16">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B355" s="7"/>
       <c r="C355" s="8" t="s">
+        <v>617</v>
+      </c>
+      <c r="D355" s="9" t="s">
+        <v>618</v>
+      </c>
+      <c r="E355" s="13">
+        <v>400.0</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A356" s="16">
+        <v>2</v>
+      </c>
+      <c r="B356" s="7"/>
+      <c r="C356" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="D356" s="9" t="s">
+        <v>619</v>
+      </c>
+      <c r="E356" s="13">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A357" s="16">
+        <v>3</v>
+      </c>
+      <c r="B357" s="7"/>
+      <c r="C357" s="8" t="s">
+        <v>620</v>
+      </c>
+      <c r="D357" s="9" t="s">
+        <v>621</v>
+      </c>
+      <c r="E357" s="13">
+        <v>450.0</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A358" s="16">
+        <v>4</v>
+      </c>
+      <c r="B358" s="7"/>
+      <c r="C358" s="8" t="s">
         <v>622</v>
       </c>
-      <c r="D355" s="9" t="s">
+      <c r="D358" s="9" t="s">
         <v>623</v>
       </c>
-      <c r="E355" s="13">
-[...34 lines deleted...]
-      <c r="E358" s="12"/>
+      <c r="E358" s="13">
+        <v>450.0</v>
+      </c>
     </row>
     <row r="359" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A359" s="16">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B359" s="7"/>
       <c r="C359" s="8" t="s">
+        <v>624</v>
+      </c>
+      <c r="D359" s="9" t="s">
         <v>625</v>
       </c>
-      <c r="D359" s="9" t="s">
+      <c r="E359" s="13">
+        <v>450.0</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
+      <c r="A360" s="14" t="s">
         <v>626</v>
       </c>
-      <c r="E359" s="13">
-[...46 lines deleted...]
-      </c>
+      <c r="B360" s="2"/>
+      <c r="C360" s="2"/>
+      <c r="D360" s="2"/>
+      <c r="E360" s="10"/>
+    </row>
+    <row r="361" spans="1:5" outlineLevel="1">
+      <c r="A361" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B361" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C361" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D361" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E361" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" outlineLevel="1">
+      <c r="A362" s="15"/>
+      <c r="B362" s="6"/>
+      <c r="C362" s="6"/>
+      <c r="D362" s="6"/>
+      <c r="E362" s="12"/>
     </row>
     <row r="363" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A363" s="16">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B363" s="7"/>
       <c r="C363" s="8" t="s">
+        <v>627</v>
+      </c>
+      <c r="D363" s="9" t="s">
+        <v>628</v>
+      </c>
+      <c r="E363" s="13">
+        <v>225.0</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A364" s="16">
+        <v>2</v>
+      </c>
+      <c r="B364" s="7"/>
+      <c r="C364" s="8" t="s">
+        <v>629</v>
+      </c>
+      <c r="D364" s="9" t="s">
+        <v>630</v>
+      </c>
+      <c r="E364" s="13">
+        <v>480.0</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A365" s="16">
+        <v>3</v>
+      </c>
+      <c r="B365" s="7"/>
+      <c r="C365" s="8" t="s">
+        <v>631</v>
+      </c>
+      <c r="D365" s="9" t="s">
         <v>632</v>
       </c>
-      <c r="D363" s="9" t="s">
+      <c r="E365" s="13">
+        <v>480.0</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A366" s="16">
+        <v>4</v>
+      </c>
+      <c r="B366" s="7"/>
+      <c r="C366" s="8" t="s">
         <v>633</v>
       </c>
-      <c r="E363" s="13">
-[...4 lines deleted...]
-      <c r="A364" s="14" t="s">
+      <c r="D366" s="9" t="s">
         <v>634</v>
       </c>
-      <c r="B364" s="2"/>
-[...5 lines deleted...]
-      <c r="A365" s="3" t="s">
+      <c r="E366" s="13">
+        <v>150.0</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" outlineLevel="1">
+      <c r="A367" s="17" t="s">
+        <v>635</v>
+      </c>
+      <c r="B367" s="2"/>
+      <c r="C367" s="2"/>
+      <c r="D367" s="2"/>
+      <c r="E367" s="10"/>
+    </row>
+    <row r="368" spans="1:5" outlineLevel="2">
+      <c r="A368" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B365" s="4" t="s">
+      <c r="B368" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C365" s="4" t="s">
+      <c r="C368" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="D365" s="5" t="s">
+      <c r="D368" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="E365" s="11" t="s">
+      <c r="E368" s="11" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="366" spans="1:5" outlineLevel="1">
-[...7 lines deleted...]
-      <c r="A367" s="16">
+    <row r="369" spans="1:5" outlineLevel="2">
+      <c r="A369" s="18"/>
+      <c r="B369" s="6"/>
+      <c r="C369" s="6"/>
+      <c r="D369" s="6"/>
+      <c r="E369" s="12"/>
+    </row>
+    <row r="370" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A370" s="16">
         <v>1</v>
-      </c>
-[...43 lines deleted...]
-        <v>4</v>
       </c>
       <c r="B370" s="7"/>
       <c r="C370" s="8" t="s">
+        <v>636</v>
+      </c>
+      <c r="D370" s="9" t="s">
+        <v>637</v>
+      </c>
+      <c r="E370" s="13">
+        <v>420.0</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A371" s="16">
+        <v>2</v>
+      </c>
+      <c r="B371" s="7"/>
+      <c r="C371" s="8" t="s">
+        <v>638</v>
+      </c>
+      <c r="D371" s="9" t="s">
+        <v>639</v>
+      </c>
+      <c r="E371" s="13">
+        <v>150.0</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A372" s="16">
+        <v>3</v>
+      </c>
+      <c r="B372" s="7"/>
+      <c r="C372" s="8" t="s">
+        <v>640</v>
+      </c>
+      <c r="D372" s="9" t="s">
         <v>641</v>
       </c>
-      <c r="D370" s="9" t="s">
+      <c r="E372" s="13">
+        <v>225.0</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A373" s="16">
+        <v>4</v>
+      </c>
+      <c r="B373" s="7"/>
+      <c r="C373" s="8" t="s">
         <v>642</v>
       </c>
-      <c r="E370" s="13">
-[...4 lines deleted...]
-      <c r="A371" s="17" t="s">
+      <c r="D373" s="9" t="s">
         <v>643</v>
       </c>
-      <c r="B371" s="2"/>
-[...69 lines deleted...]
-      <c r="E376" s="13">
+      <c r="E373" s="13">
         <v>225.0</v>
       </c>
     </row>
-    <row r="377" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
-[...13 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A10:E376"/>
+  <autoFilter ref="A10:E372"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A11:E11"/>
-    <mergeCell ref="A36:E36"/>
-[...2 lines deleted...]
-    <mergeCell ref="A124:E124"/>
+    <mergeCell ref="A35:E35"/>
+    <mergeCell ref="A37:E37"/>
+    <mergeCell ref="A119:E119"/>
+    <mergeCell ref="A121:E121"/>
+    <mergeCell ref="A145:E145"/>
     <mergeCell ref="A147:E147"/>
-    <mergeCell ref="A149:E149"/>
     <mergeCell ref="A165:E165"/>
     <mergeCell ref="A167:E167"/>
     <mergeCell ref="A171:E171"/>
     <mergeCell ref="A173:E173"/>
     <mergeCell ref="A195:E195"/>
     <mergeCell ref="A197:E197"/>
-    <mergeCell ref="C204:C215"/>
-[...1 lines deleted...]
-    <mergeCell ref="A299:E299"/>
+    <mergeCell ref="C203:C214"/>
+    <mergeCell ref="C264:C268"/>
+    <mergeCell ref="A296:E296"/>
+    <mergeCell ref="A298:E298"/>
     <mergeCell ref="A301:E301"/>
-    <mergeCell ref="A304:E304"/>
-[...10 lines deleted...]
-    <mergeCell ref="A373:E373"/>
+    <mergeCell ref="A303:E303"/>
+    <mergeCell ref="A318:E318"/>
+    <mergeCell ref="A320:E320"/>
+    <mergeCell ref="A345:E345"/>
+    <mergeCell ref="A347:E347"/>
+    <mergeCell ref="A352:E352"/>
+    <mergeCell ref="A354:E354"/>
+    <mergeCell ref="A360:E360"/>
+    <mergeCell ref="A362:E362"/>
+    <mergeCell ref="A367:E367"/>
+    <mergeCell ref="A369:E369"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>http://zont-opt.ru/</dc:creator>
+  <dc:creator>https://zont-opt.ru/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте http://zont-opt.ru/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте https://zont-opt.ru/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>