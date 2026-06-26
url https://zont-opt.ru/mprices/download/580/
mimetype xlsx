--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -12,75 +12,75 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="webp" ContentType="image/webp"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$10:$E$156</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$10:$E$158</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="271">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
   <si>
     <t>Прайс-лист зонты оптом</t>
   </si>
   <si>
     <t>https://zont-opt.ru/</t>
   </si>
   <si>
     <t>Оптовый прайс-лист.</t>
   </si>
   <si>
     <t>Viber, WhatsUP +7 (916) 408-90-37</t>
   </si>
   <si>
     <t>+7 495 162-21-86 Многоканальный</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-12 15:58:43</t>
+    <t>Актуальность прайса на: 2026-06-26 23:11:55</t>
   </si>
   <si>
     <t>Мужские зонты</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>A0020</t>
   </si>
   <si>
     <t>Зонт мужской автомат арт. A0020 Universal</t>
   </si>
@@ -192,56 +192,59 @@
   <si>
     <t>МУЖСКОЙ ЗОНТ ТРОСТЬ SPONSA АРТ. 3527</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>МУЖСКОЙ ЗОНТ ТРОСТЬ SPONSA АРТ. 3528</t>
   </si>
   <si>
     <t>W804 (356)</t>
   </si>
   <si>
     <t>Мужской зонт трость Universal W804</t>
   </si>
   <si>
     <t>Автомат</t>
   </si>
   <si>
     <t>71010</t>
   </si>
   <si>
     <t>Зонт автомат "кошки" арт. 71010</t>
   </si>
   <si>
-    <t>412</t>
+    <t>412s</t>
   </si>
   <si>
     <t>Зонт автомат 10 спиц арт. 412</t>
   </si>
   <si>
+    <t>412b</t>
+  </si>
+  <si>
     <t>6209-10</t>
   </si>
   <si>
     <t>Зонт автомат арт. 6209-10</t>
   </si>
   <si>
     <t>6209-12</t>
   </si>
   <si>
     <t>Зонт автомат бирюзового цвета арт. 6209-12</t>
   </si>
   <si>
     <t>6209-9</t>
   </si>
   <si>
     <t>Зонт автомат бордового цвета арт. 6209-9</t>
   </si>
   <si>
     <t>JM101S</t>
   </si>
   <si>
     <t>Зонт автомат в 12 цветах (JM101S) Цвет 1</t>
   </si>
   <si>
     <t>Зонт автомат в 12 цветах (JM101S) Цвет 2</t>
@@ -552,50 +555,56 @@
   <si>
     <t>K16</t>
   </si>
   <si>
     <t>Зонт мужской автомат M.N.S арт. K16</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>Зонт мужской черный автомат</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>Зонт мужской черный автомат (703)</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>Зонт мужской черный автомат с кожаной ручкой (2723)</t>
   </si>
   <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>Зонт мужской черный автомат с кожаной ручкой (334)</t>
+  </si>
+  <si>
     <t>16</t>
   </si>
   <si>
     <t>Зонт с двойными спицами в 5 цветах Бордовый</t>
   </si>
   <si>
     <t>Зонт с двойными спицами в 5 цветах  Синий</t>
   </si>
   <si>
     <t>Зонт с двойными спицами в 5 цветах Зеленый</t>
   </si>
   <si>
     <t>Зонт с двойными спицами в 5 цветах Коричневый</t>
   </si>
   <si>
     <t>Зонт с двойными спицами в 5 цветах Серый</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>Зонт черный автомат 12 спиц арт. 1285</t>
   </si>
   <si>
     <t>D2060</t>
@@ -828,54 +837,54 @@
   <si>
     <t>A805</t>
   </si>
   <si>
     <t>Классический зонт трость с кожаной ручкой (A805)</t>
   </si>
   <si>
     <t>126B</t>
   </si>
   <si>
     <t>Мужской зонт с большим куполом 16 спиц (126B)</t>
   </si>
   <si>
     <t>D0034</t>
   </si>
   <si>
     <t>Мужской зонт трость c деревянной ручкой арт. D0034</t>
   </si>
   <si>
     <t>D0029</t>
   </si>
   <si>
     <t>Мужской зонт трость c деревянной ручкой крючок арт. D0029</t>
   </si>
   <si>
-    <t>D0030</t>
-[...2 lines deleted...]
-    <t>Мужской зонт трость c кожаной ручкой арт. D0030</t>
+    <t>D0030 (888)</t>
+  </si>
+  <si>
+    <t>Мужской зонт трость c кожаной ручкой арт. D0030 (888)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -989,51 +998,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba8168664d2a87b86585290c23ebed.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1658f433f67a5916a6644a95beef4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189667cc9381012728b7a0b8352f54c4.PNG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdef3a3b49f5ba65c0142ade77aa89.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e666fc19596cce59010917420d8129.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c299ab57f2ea1692bc2b7310c5c507.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdbcb9d391c2339e666b456220dc01.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d137f3e3dc03caaa1f05c70431d7bae.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc3be779ff131e40e5a7610783f7c8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b386fe906b610a51378903dc2d441ae.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907d76025f58880e730430e067f6cf0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99072a9dda41d44790212a75817244ce.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02145e578102a6caaa1a46462e4b60.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de5830d6fe1e9799440ed100e53899.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9d5b7141f9bf23bbe55b0ce095e16.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d3eff2dd93530cb99659615534455.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95594b1643d46095721d84abc96628.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440684d403dbdbeed99d41b7d705eae.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742c9e82010975fcbb0b44e463e75e5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3b9c225cd125af843709026ace2bd.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176437776edec81cf334a9103eb0702.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da739c984344fb35aef1c2905254ed5.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b387ccb1f35a66bdd4386528796798.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b160445b1df7dfd0e54c89b080094.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff023c360b30c49b73ea42fd12fa33cc.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ede5cb1570be61f1ebdd21f978c424.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c13cc74e7f6b53041b64b4326a44b.PNG"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6285990f231f0fda4b670ed2ed67b0.PNG"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b3da8a56aadb42ecb1c09861d0f5e.PNG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42994b25e12c50d2760d932836dd19c0.PNG"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2178892adf672cac214234e584cd7.PNG"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e8b11447046083ccfb1166478db9d.PNG"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13828a2d654e729c9fe1759343e56b61.PNG"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7108878c9f9452927669e308482e53.PNG"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fdb1c923516c800d00bd42d4d98fd.PNG"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ce3e5485b12cbeb689e791d8be086.PNG"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bd97d29df789e4f7f59ef6c8eb0cd.PNG"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ac65304023046d0ba833c4445f7d4.PNG"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3c4ea6747fa0f46573a7b36f2838d.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f73cb31596820f84a084a4a3d63de4.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5d8586d4262de8c696b5ec9b47a18.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafb04356448ab0438da3aa1e4f25b6.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6129108ed619de610a8f8894f45bad.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce888a09bc86853848de250bdc03a0.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f504921361ee6385fbb82ddd43e415.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74621b24a37313197c2c493a97f6b5.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f7cdf67e9d28b9579e28b64318f81.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ba4261d0541b2267e1a06f23ba515.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041545bc91fb5ad957e4d7861bd15dcb.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fb941e564d56a69960e6af29c538b.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842c4f6305e03e8f61da90a67cace7b.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391246c09fc305209f764bde59f9af3e.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd5905b69d3839ff2a11e0a5fa7139.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2488cf1b9fe0cad5c77b61c14917b.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f663d59ada127241adef55ef286a796.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606468f45e76f8125c5bf3a293ba2ae5.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ac33fcd9dd259ee7f6da172e44dff.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4894fc7c2e68d3222a13c7c0142c4c.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7f701943e5838a13b7fb610abaaa6.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15816f2b51c7d1bd436a02481702384a.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2391e317a1ea700039aa4b2e83e042.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abc8fbc6590024eef68fb6a299360b.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb132351a907cb555a29cb05f766b2.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4df0c1a752f21c099c859c12453137.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4b9c31d38ef6656c72abed16b13b9.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b2170d98a82d3c4241ab357a34501.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7eff97b071a20a500c607eb36ed34b.JPG"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e5e928761e10eef2201eeadf57029.JPG"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e6b71e76493c1965f562e15bbddfb.JPG"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7b1d0d5448a0f0840774519adc45f.JPG"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838fbd1950eed3484ac5e589e576aa6.JPG"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f55e0ab2e6e39bc9e5fe553143c98.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da946477388d2cf1e5b74a80ecfc74.PNG"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733af1962274eb29a8764c09f18d8cc3.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a15e4ec23e9bbf852ddf63a9ad2c8.PNG"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b565f0c92db90808b986d1ac62e9d6e.PNG"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9967634e4052e17fb426f2fcfd959eb.PNG"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230480a2f6792b6158c960f9a2c05736.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68e034c6a72ffb06b19ef40b7c1a3a.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c8b455ca85a7eef84c022d5b13470.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63205feb696735e2f3f98b1393dc8b.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec803291efa1bee41acfb29b214436.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867dde0577205f4350dc7af97d6a89a.webp"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535a7d1bf111c6951973f66b6da08a6.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83f1440b8e9c45f1e71659553c05f9.PNG"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f6de8ec13bf4319a88b5c03312e35.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881f02a5450802494abe0b14dcbce0f.PNG"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9d4f8503188a4aba26ec75c2e4fc1.PNG"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85285ea69166fa99f0d64f7ec06af4.PNG"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0d9e0fc1c2720dd27518e125ece86.PNG"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c42a4d96caee604fde3788eac558d9.PNG"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f7899b8481e5d0d3966afd5db6f2d.PNG"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170add96a718867546c2a9227c2ab891.PNG"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7015d175e481656b257acdca62dc53.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2abe95af4f0b6fe13b94c0bea45508.JPG"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255e5612f829afbef9e6f1e38e8a26c.jpeg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3320301762b99355c920d8cdcb9577.PNG"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c196f23ef7ce150f31a0b816bb68e6.PNG"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8a73927ba6209d0476eec219dfc37.jpeg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b95ad7d6df31404bb4295929296cea.PNG"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b51085ecdc66a26f62258eb3799c7.JPG"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c539ec4a3e9839fc12be993196c339e.JPG"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1192eba5f3a81e31635bee479774aa4.JPG"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f6535d59207e1d13e493c298ee8fa.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0517ad1f722819001fb51ca3f05a0e.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e952d4357f1061a4d03c3974f351897.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528ca39898d1bbc88bab3ce16a64f84.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b30d4048e3b3413eec6da7396a228.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fe6cb0ca68f7de964e951112a5994.webp"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2306485c3be3f73c7d113ea5908836.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72270032221633d05a3b3d25d53c76e1.JPG"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a850e72c763d82ed005ebdfcc59255.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925e300930f94e4870b7e9042d6fa30.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c12d49f30aa02cd67f7c636bce1b3.JPG"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dec10dc23689fa1200ebf8356296e.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5d1a2b5e7e031af431502c5c3ef5c.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44370171a8866cf40fcaa279fd22ea6f.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be5cd06eafbf9672576333b33ce45e.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb658f79424286c3d25181475ff1c5.PNG"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f9af31043fc2f137efae43a2e0c0a.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d8faf8627cbb3bab50880afe2d07b.PNG"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ae09aebc834301553a2483b8a00e8.JPG"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d12691a3079868b763d12788e8de9a.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250de748d35998a8ed73a0107cea670e.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f88b1efe94433088ea42b5e65674c1.PNG"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f1ad672d061aced56abddd413fe19.PNG"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15a3cee4f65cbda9ef642f9e40da66.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e823b3447b4e7ce33625157a8a89c3.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277169285505ee4f8cc14d6a46569dde.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317a3fd3586a05b5325c894d9f5dbad.PNG"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64592fbe441c8f7eb75d919ea2f850.PNG"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb2db7736813c940212c3dd417827c.PNG"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bd4e0dd23c4432a9e47efefeb7e4c.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58c9e4b974dcb8c8675a9bdc021a6f.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79baeff7157f0a752f30b86b3a091b.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8d8991a29448d01a429b9112d63bf.jpeg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f789c00c3eb93eb83dc1b0fdf2a602.PNG"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba8168664d2a87b86585290c23ebed.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1658f433f67a5916a6644a95beef4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189667cc9381012728b7a0b8352f54c4.PNG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdef3a3b49f5ba65c0142ade77aa89.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e666fc19596cce59010917420d8129.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c299ab57f2ea1692bc2b7310c5c507.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdbcb9d391c2339e666b456220dc01.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d137f3e3dc03caaa1f05c70431d7bae.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc3be779ff131e40e5a7610783f7c8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b386fe906b610a51378903dc2d441ae.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907d76025f58880e730430e067f6cf0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99072a9dda41d44790212a75817244ce.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02145e578102a6caaa1a46462e4b60.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de5830d6fe1e9799440ed100e53899.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9d5b7141f9bf23bbe55b0ce095e16.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d3eff2dd93530cb99659615534455.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95594b1643d46095721d84abc96628.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440684d403dbdbeed99d41b7d705eae.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742c9e82010975fcbb0b44e463e75e5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3b9c225cd125af843709026ace2bd.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176437776edec81cf334a9103eb0702.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da739c984344fb35aef1c2905254ed5.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa0c4d7e0c6b9a7e4ca942e368945c.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b387ccb1f35a66bdd4386528796798.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b160445b1df7dfd0e54c89b080094.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff023c360b30c49b73ea42fd12fa33cc.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ede5cb1570be61f1ebdd21f978c424.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c13cc74e7f6b53041b64b4326a44b.PNG"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6285990f231f0fda4b670ed2ed67b0.PNG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b3da8a56aadb42ecb1c09861d0f5e.PNG"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42994b25e12c50d2760d932836dd19c0.PNG"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2178892adf672cac214234e584cd7.PNG"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e8b11447046083ccfb1166478db9d.PNG"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13828a2d654e729c9fe1759343e56b61.PNG"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7108878c9f9452927669e308482e53.PNG"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fdb1c923516c800d00bd42d4d98fd.PNG"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ce3e5485b12cbeb689e791d8be086.PNG"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bd97d29df789e4f7f59ef6c8eb0cd.PNG"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ac65304023046d0ba833c4445f7d4.PNG"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3c4ea6747fa0f46573a7b36f2838d.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f73cb31596820f84a084a4a3d63de4.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5d8586d4262de8c696b5ec9b47a18.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafb04356448ab0438da3aa1e4f25b6.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6129108ed619de610a8f8894f45bad.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce888a09bc86853848de250bdc03a0.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f504921361ee6385fbb82ddd43e415.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74621b24a37313197c2c493a97f6b5.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f7cdf67e9d28b9579e28b64318f81.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ba4261d0541b2267e1a06f23ba515.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041545bc91fb5ad957e4d7861bd15dcb.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fb941e564d56a69960e6af29c538b.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842c4f6305e03e8f61da90a67cace7b.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391246c09fc305209f764bde59f9af3e.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd5905b69d3839ff2a11e0a5fa7139.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2488cf1b9fe0cad5c77b61c14917b.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f663d59ada127241adef55ef286a796.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606468f45e76f8125c5bf3a293ba2ae5.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ac33fcd9dd259ee7f6da172e44dff.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4894fc7c2e68d3222a13c7c0142c4c.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7f701943e5838a13b7fb610abaaa6.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15816f2b51c7d1bd436a02481702384a.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2391e317a1ea700039aa4b2e83e042.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abc8fbc6590024eef68fb6a299360b.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb132351a907cb555a29cb05f766b2.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4df0c1a752f21c099c859c12453137.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4b9c31d38ef6656c72abed16b13b9.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b2170d98a82d3c4241ab357a34501.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7eff97b071a20a500c607eb36ed34b.JPG"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e5e928761e10eef2201eeadf57029.JPG"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e6b71e76493c1965f562e15bbddfb.JPG"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7b1d0d5448a0f0840774519adc45f.JPG"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838fbd1950eed3484ac5e589e576aa6.JPG"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f55e0ab2e6e39bc9e5fe553143c98.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da946477388d2cf1e5b74a80ecfc74.PNG"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733af1962274eb29a8764c09f18d8cc3.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a15e4ec23e9bbf852ddf63a9ad2c8.PNG"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b565f0c92db90808b986d1ac62e9d6e.PNG"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9967634e4052e17fb426f2fcfd959eb.PNG"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230480a2f6792b6158c960f9a2c05736.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68e034c6a72ffb06b19ef40b7c1a3a.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c8b455ca85a7eef84c022d5b13470.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63205feb696735e2f3f98b1393dc8b.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec803291efa1bee41acfb29b214436.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867dde0577205f4350dc7af97d6a89a.webp"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535a7d1bf111c6951973f66b6da08a6.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83f1440b8e9c45f1e71659553c05f9.PNG"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f6de8ec13bf4319a88b5c03312e35.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881f02a5450802494abe0b14dcbce0f.PNG"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9d4f8503188a4aba26ec75c2e4fc1.PNG"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eec55fc7431c5c916579225f4ae461.JPG"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85285ea69166fa99f0d64f7ec06af4.PNG"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0d9e0fc1c2720dd27518e125ece86.PNG"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c42a4d96caee604fde3788eac558d9.PNG"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f7899b8481e5d0d3966afd5db6f2d.PNG"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170add96a718867546c2a9227c2ab891.PNG"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7015d175e481656b257acdca62dc53.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2abe95af4f0b6fe13b94c0bea45508.JPG"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255e5612f829afbef9e6f1e38e8a26c.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3320301762b99355c920d8cdcb9577.PNG"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c196f23ef7ce150f31a0b816bb68e6.PNG"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8a73927ba6209d0476eec219dfc37.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b95ad7d6df31404bb4295929296cea.PNG"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b51085ecdc66a26f62258eb3799c7.JPG"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c539ec4a3e9839fc12be993196c339e.JPG"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1192eba5f3a81e31635bee479774aa4.JPG"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f6535d59207e1d13e493c298ee8fa.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0517ad1f722819001fb51ca3f05a0e.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e952d4357f1061a4d03c3974f351897.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528ca39898d1bbc88bab3ce16a64f84.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b30d4048e3b3413eec6da7396a228.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fe6cb0ca68f7de964e951112a5994.webp"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2306485c3be3f73c7d113ea5908836.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72270032221633d05a3b3d25d53c76e1.JPG"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a850e72c763d82ed005ebdfcc59255.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925e300930f94e4870b7e9042d6fa30.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c12d49f30aa02cd67f7c636bce1b3.JPG"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dec10dc23689fa1200ebf8356296e.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5d1a2b5e7e031af431502c5c3ef5c.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44370171a8866cf40fcaa279fd22ea6f.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be5cd06eafbf9672576333b33ce45e.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb658f79424286c3d25181475ff1c5.PNG"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f9af31043fc2f137efae43a2e0c0a.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d8faf8627cbb3bab50880afe2d07b.PNG"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ae09aebc834301553a2483b8a00e8.JPG"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d12691a3079868b763d12788e8de9a.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250de748d35998a8ed73a0107cea670e.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f88b1efe94433088ea42b5e65674c1.PNG"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f1ad672d061aced56abddd413fe19.PNG"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15a3cee4f65cbda9ef642f9e40da66.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e823b3447b4e7ce33625157a8a89c3.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277169285505ee4f8cc14d6a46569dde.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317a3fd3586a05b5325c894d9f5dbad.PNG"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64592fbe441c8f7eb75d919ea2f850.PNG"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb2db7736813c940212c3dd417827c.PNG"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bd4e0dd23c4432a9e47efefeb7e4c.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58c9e4b974dcb8c8675a9bdc021a6f.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79baeff7157f0a752f30b86b3a091b.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8d8991a29448d01a429b9112d63bf.jpeg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f789c00c3eb93eb83dc1b0fdf2a602.PNG"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_2747" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1823,4275 +1832,4349 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_3077" descr=""/>
+        <xdr:cNvPr id="23" name="product_3081" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_3057" descr=""/>
+        <xdr:cNvPr id="24" name="product_3077" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_3047" descr=""/>
+        <xdr:cNvPr id="25" name="product_3057" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_3054" descr=""/>
+        <xdr:cNvPr id="26" name="product_3047" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_2944" descr=""/>
+        <xdr:cNvPr id="27" name="product_3054" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_2945" descr=""/>
+        <xdr:cNvPr id="28" name="product_2944" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_2946" descr=""/>
+        <xdr:cNvPr id="29" name="product_2945" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_2947" descr=""/>
+        <xdr:cNvPr id="30" name="product_2946" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_2948" descr=""/>
+        <xdr:cNvPr id="31" name="product_2947" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_2949" descr=""/>
+        <xdr:cNvPr id="32" name="product_2948" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_2950" descr=""/>
+        <xdr:cNvPr id="33" name="product_2949" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_2951" descr=""/>
+        <xdr:cNvPr id="34" name="product_2950" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_2952" descr=""/>
+        <xdr:cNvPr id="35" name="product_2951" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_2953" descr=""/>
+        <xdr:cNvPr id="36" name="product_2952" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_2954" descr=""/>
+        <xdr:cNvPr id="37" name="product_2953" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_2943" descr=""/>
+        <xdr:cNvPr id="38" name="product_2954" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_3050" descr=""/>
+        <xdr:cNvPr id="39" name="product_2943" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_3048" descr=""/>
+        <xdr:cNvPr id="40" name="product_3050" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_3011" descr=""/>
+        <xdr:cNvPr id="41" name="product_3048" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_3012" descr=""/>
+        <xdr:cNvPr id="42" name="product_3011" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_3013" descr=""/>
+        <xdr:cNvPr id="43" name="product_3012" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_3041" descr=""/>
+        <xdr:cNvPr id="44" name="product_3013" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_3018" descr=""/>
+        <xdr:cNvPr id="45" name="product_3041" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_3021" descr=""/>
+        <xdr:cNvPr id="46" name="product_3018" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_3022" descr=""/>
+        <xdr:cNvPr id="47" name="product_3021" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_3020" descr=""/>
+        <xdr:cNvPr id="48" name="product_3022" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_3019" descr=""/>
+        <xdr:cNvPr id="49" name="product_3020" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_3016" descr=""/>
+        <xdr:cNvPr id="50" name="product_3019" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_3038" descr=""/>
+        <xdr:cNvPr id="51" name="product_3016" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_3039" descr=""/>
+        <xdr:cNvPr id="52" name="product_3038" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_3043" descr=""/>
+        <xdr:cNvPr id="53" name="product_3039" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_3059" descr=""/>
+        <xdr:cNvPr id="54" name="product_3043" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_3040" descr=""/>
+        <xdr:cNvPr id="55" name="product_3059" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_3037" descr=""/>
+        <xdr:cNvPr id="56" name="product_3040" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_3060" descr=""/>
+        <xdr:cNvPr id="57" name="product_3037" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_3058" descr=""/>
+        <xdr:cNvPr id="58" name="product_3060" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_3029" descr=""/>
+        <xdr:cNvPr id="59" name="product_3058" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_3034" descr=""/>
+        <xdr:cNvPr id="60" name="product_3029" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_3035" descr=""/>
+        <xdr:cNvPr id="61" name="product_3034" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_3033" descr=""/>
+        <xdr:cNvPr id="62" name="product_3035" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_3031" descr=""/>
+        <xdr:cNvPr id="63" name="product_3033" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_3032" descr=""/>
+        <xdr:cNvPr id="64" name="product_3031" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_3030" descr=""/>
+        <xdr:cNvPr id="65" name="product_3032" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_3036" descr=""/>
+        <xdr:cNvPr id="66" name="product_3030" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_3066" descr=""/>
+        <xdr:cNvPr id="67" name="product_3036" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_3063" descr=""/>
+        <xdr:cNvPr id="68" name="product_3066" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_3067" descr=""/>
+        <xdr:cNvPr id="69" name="product_3063" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_3065" descr=""/>
+        <xdr:cNvPr id="70" name="product_3067" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_3064" descr=""/>
+        <xdr:cNvPr id="71" name="product_3065" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_3055" descr=""/>
+        <xdr:cNvPr id="72" name="product_3064" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_2940" descr=""/>
+        <xdr:cNvPr id="73" name="product_3055" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_3049" descr=""/>
+        <xdr:cNvPr id="74" name="product_2940" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_2939" descr=""/>
+        <xdr:cNvPr id="75" name="product_3049" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_2955" descr=""/>
+        <xdr:cNvPr id="76" name="product_2939" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_2930" descr=""/>
+        <xdr:cNvPr id="77" name="product_2955" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_2942" descr=""/>
+        <xdr:cNvPr id="78" name="product_2930" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_3051" descr=""/>
+        <xdr:cNvPr id="79" name="product_2942" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_3056" descr=""/>
+        <xdr:cNvPr id="80" name="product_3051" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_3052" descr=""/>
+        <xdr:cNvPr id="81" name="product_3056" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_3053" descr=""/>
+        <xdr:cNvPr id="82" name="product_3052" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_2941" descr=""/>
+        <xdr:cNvPr id="83" name="product_3053" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_3045" descr=""/>
+        <xdr:cNvPr id="84" name="product_2941" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_2841" descr=""/>
+        <xdr:cNvPr id="85" name="product_3045" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_2759" descr=""/>
+        <xdr:cNvPr id="86" name="product_2841" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_2926" descr=""/>
+        <xdr:cNvPr id="87" name="product_2759" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_2929" descr=""/>
+        <xdr:cNvPr id="88" name="product_2926" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_2938" descr=""/>
+        <xdr:cNvPr id="89" name="product_2929" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_2934" descr=""/>
+        <xdr:cNvPr id="90" name="product_3080" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_2935" descr=""/>
+        <xdr:cNvPr id="91" name="product_2938" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_2936" descr=""/>
+        <xdr:cNvPr id="92" name="product_2934" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_2937" descr=""/>
+        <xdr:cNvPr id="93" name="product_2935" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_3078" descr=""/>
+        <xdr:cNvPr id="94" name="product_2936" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_2778" descr=""/>
+        <xdr:cNvPr id="95" name="product_2937" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_2874" descr=""/>
+        <xdr:cNvPr id="96" name="product_3078" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_2872" descr=""/>
+        <xdr:cNvPr id="97" name="product_2778" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_2873" descr=""/>
+        <xdr:cNvPr id="98" name="product_2874" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_2761" descr=""/>
+        <xdr:cNvPr id="99" name="product_2872" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_2876" descr=""/>
+        <xdr:cNvPr id="100" name="product_2873" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_2033" descr=""/>
+        <xdr:cNvPr id="101" name="product_2761" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_1854" descr=""/>
+        <xdr:cNvPr id="102" name="product_2876" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_2342" descr=""/>
+        <xdr:cNvPr id="103" name="product_2033" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_2133" descr=""/>
+        <xdr:cNvPr id="104" name="product_1854" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_2137" descr=""/>
+        <xdr:cNvPr id="105" name="product_2342" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_2132" descr=""/>
+        <xdr:cNvPr id="106" name="product_2133" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_2927" descr=""/>
+        <xdr:cNvPr id="107" name="product_2137" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_2692" descr=""/>
+        <xdr:cNvPr id="108" name="product_2132" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_3027" descr=""/>
+        <xdr:cNvPr id="109" name="product_2927" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_2921" descr=""/>
+        <xdr:cNvPr id="110" name="product_2692" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_2884" descr=""/>
+        <xdr:cNvPr id="111" name="product_3027" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_2885" descr=""/>
+        <xdr:cNvPr id="112" name="product_2921" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_2886" descr=""/>
+        <xdr:cNvPr id="113" name="product_2884" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_2887" descr=""/>
+        <xdr:cNvPr id="114" name="product_2885" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_2888" descr=""/>
+        <xdr:cNvPr id="115" name="product_2886" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_2889" descr=""/>
+        <xdr:cNvPr id="116" name="product_2887" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_2890" descr=""/>
+        <xdr:cNvPr id="117" name="product_2888" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_2891" descr=""/>
+        <xdr:cNvPr id="118" name="product_2889" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_2880" descr=""/>
+        <xdr:cNvPr id="119" name="product_2890" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_2787" descr=""/>
+        <xdr:cNvPr id="120" name="product_2891" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>137</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="121" name="product_2854" descr=""/>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="product_2880" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>138</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="product_2787" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...40 lines deleted...]
-        <xdr:cNvPr id="123" name="product_2962" descr=""/>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="product_2854" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>143</xdr:row>
-[...4 lines deleted...]
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="product_1859" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_2867" descr=""/>
+        <xdr:cNvPr id="125" name="product_2962" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_3070" descr=""/>
+        <xdr:cNvPr id="126" name="product_2866" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_3024" descr=""/>
+        <xdr:cNvPr id="127" name="product_2867" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_3025" descr=""/>
+        <xdr:cNvPr id="128" name="product_3070" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_2757" descr=""/>
+        <xdr:cNvPr id="129" name="product_3024" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_2928" descr=""/>
+        <xdr:cNvPr id="130" name="product_3025" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_2923" descr=""/>
+        <xdr:cNvPr id="131" name="product_2757" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_2968" descr=""/>
+        <xdr:cNvPr id="132" name="product_2928" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_3023" descr=""/>
+        <xdr:cNvPr id="133" name="product_2923" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_2443" descr=""/>
+        <xdr:cNvPr id="134" name="product_2968" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_2779" descr=""/>
+        <xdr:cNvPr id="135" name="product_3023" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_2772" descr=""/>
+        <xdr:cNvPr id="136" name="product_2443" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_2966" descr=""/>
+        <xdr:cNvPr id="137" name="product_2779" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="product_2772" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="914400" cy="914400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="product_2966" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -6360,51 +6443,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zont-opt.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E157"/>
+  <dimension ref="A1:E159"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -6616,51 +6699,51 @@
         <v>11</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="8" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="13">
         <v>950.0</v>
       </c>
     </row>
     <row r="23" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A23" s="16">
         <v>12</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>35</v>
       </c>
       <c r="E23" s="13">
-        <v>900.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="24" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A24" s="16">
         <v>13</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>37</v>
       </c>
       <c r="E24" s="13">
         <v>550.0</v>
       </c>
     </row>
     <row r="25" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A25" s="16">
         <v>14</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="8" t="s">
         <v>38</v>
       </c>
@@ -6826,107 +6909,109 @@
     </row>
     <row r="37" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A37" s="16">
         <v>2</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8" t="s">
         <v>57</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>58</v>
       </c>
       <c r="E37" s="13">
         <v>720.0</v>
       </c>
     </row>
     <row r="38" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A38" s="16">
         <v>3</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="8" t="s">
         <v>59</v>
       </c>
       <c r="D38" s="9" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="E38" s="13">
-        <v>500.0</v>
+        <v>720.0</v>
       </c>
     </row>
     <row r="39" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A39" s="16">
         <v>4</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="D39" s="9" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="E39" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="40" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A40" s="16">
         <v>5</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D40" s="9" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="E40" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="41" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A41" s="16">
         <v>6</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="D41" s="9" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E41" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="42" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A42" s="16">
         <v>7</v>
       </c>
       <c r="B42" s="7"/>
-      <c r="C42" s="8"/>
+      <c r="C42" s="8" t="s">
+        <v>66</v>
+      </c>
       <c r="D42" s="9" t="s">
         <v>67</v>
       </c>
       <c r="E42" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="43" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A43" s="16">
         <v>8</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="8"/>
       <c r="D43" s="9" t="s">
         <v>68</v>
       </c>
       <c r="E43" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="44" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A44" s="16">
         <v>9</v>
       </c>
       <c r="B44" s="7"/>
@@ -7025,1605 +7110,1633 @@
       <c r="D51" s="9" t="s">
         <v>76</v>
       </c>
       <c r="E51" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="52" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A52" s="16">
         <v>17</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="8"/>
       <c r="D52" s="9" t="s">
         <v>77</v>
       </c>
       <c r="E52" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="53" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A53" s="16">
         <v>18</v>
       </c>
       <c r="B53" s="7"/>
-      <c r="C53" s="8" t="s">
+      <c r="C53" s="8"/>
+      <c r="D53" s="9" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E53" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="54" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A54" s="16">
         <v>19</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="D54" s="9" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="E54" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="55" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A55" s="16">
         <v>20</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="D55" s="9" t="s">
         <v>82</v>
       </c>
-      <c r="D55" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E55" s="13">
-        <v>1200.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="56" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A56" s="16">
         <v>21</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="D56" s="9" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E56" s="13">
         <v>1200.0</v>
       </c>
     </row>
     <row r="57" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A57" s="16">
         <v>22</v>
       </c>
       <c r="B57" s="7"/>
       <c r="C57" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="D57" s="9" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E57" s="13">
         <v>1200.0</v>
       </c>
     </row>
     <row r="58" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A58" s="16">
         <v>23</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="D58" s="9" t="s">
         <v>88</v>
       </c>
-      <c r="D58" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E58" s="13">
-        <v>1050.0</v>
+        <v>1200.0</v>
       </c>
     </row>
     <row r="59" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A59" s="16">
         <v>24</v>
       </c>
       <c r="B59" s="7"/>
       <c r="C59" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="D59" s="9" t="s">
         <v>90</v>
       </c>
-      <c r="D59" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" s="13">
-        <v>1300.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="60" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A60" s="16">
         <v>25</v>
       </c>
       <c r="B60" s="7"/>
       <c r="C60" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="D60" s="9" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E60" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="61" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A61" s="16">
         <v>26</v>
       </c>
       <c r="B61" s="7"/>
       <c r="C61" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="D61" s="9" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E61" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="62" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A62" s="16">
         <v>27</v>
       </c>
       <c r="B62" s="7"/>
       <c r="C62" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="D62" s="9" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="E62" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="63" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A63" s="16">
         <v>28</v>
       </c>
       <c r="B63" s="7"/>
       <c r="C63" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="D63" s="9" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E63" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="64" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A64" s="16">
         <v>29</v>
       </c>
       <c r="B64" s="7"/>
       <c r="C64" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="D64" s="9" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="E64" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="65" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A65" s="16">
         <v>30</v>
       </c>
       <c r="B65" s="7"/>
       <c r="C65" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="D65" s="9" t="s">
         <v>102</v>
       </c>
-      <c r="D65" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E65" s="13">
-        <v>1520.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="66" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A66" s="16">
         <v>31</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="D66" s="9" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="E66" s="13">
         <v>1520.0</v>
       </c>
     </row>
     <row r="67" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A67" s="16">
         <v>32</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="D67" s="9" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="E67" s="13">
         <v>1520.0</v>
       </c>
     </row>
     <row r="68" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A68" s="16">
         <v>33</v>
       </c>
       <c r="B68" s="7"/>
       <c r="C68" s="8" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="D68" s="9" t="s">
         <v>108</v>
       </c>
       <c r="E68" s="13">
-        <v>880.0</v>
+        <v>1520.0</v>
       </c>
     </row>
     <row r="69" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A69" s="16">
         <v>34</v>
       </c>
       <c r="B69" s="7"/>
       <c r="C69" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D69" s="9" t="s">
         <v>109</v>
       </c>
-      <c r="D69" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E69" s="13">
-        <v>1350.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="70" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A70" s="16">
         <v>35</v>
       </c>
       <c r="B70" s="7"/>
       <c r="C70" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="D70" s="9" t="s">
         <v>111</v>
       </c>
-      <c r="D70" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E70" s="13">
-        <v>1300.0</v>
+        <v>1350.0</v>
       </c>
     </row>
     <row r="71" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A71" s="16">
         <v>36</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="D71" s="9" t="s">
         <v>113</v>
       </c>
-      <c r="D71" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E71" s="13">
-        <v>800.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="72" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A72" s="16">
         <v>37</v>
       </c>
       <c r="B72" s="7"/>
       <c r="C72" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="D72" s="9" t="s">
         <v>115</v>
       </c>
-      <c r="D72" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E72" s="13">
-        <v>1050.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="73" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A73" s="16">
         <v>38</v>
       </c>
       <c r="B73" s="7"/>
       <c r="C73" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="D73" s="9" t="s">
         <v>117</v>
       </c>
-      <c r="D73" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E73" s="13">
-        <v>1300.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="74" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A74" s="16">
         <v>39</v>
       </c>
       <c r="B74" s="7"/>
       <c r="C74" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="D74" s="9" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="E74" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="75" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A75" s="16">
         <v>40</v>
       </c>
       <c r="B75" s="7"/>
       <c r="C75" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="D75" s="9" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="E75" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="76" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A76" s="16">
         <v>41</v>
       </c>
       <c r="B76" s="7"/>
       <c r="C76" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="D76" s="9" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="E76" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="77" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A77" s="16">
         <v>42</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="D77" s="9" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="E77" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="78" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A78" s="16">
         <v>43</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="D78" s="9" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="E78" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="79" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A79" s="16">
         <v>44</v>
       </c>
       <c r="B79" s="7"/>
       <c r="C79" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="D79" s="9" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="E79" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="80" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A80" s="16">
         <v>45</v>
       </c>
       <c r="B80" s="7"/>
       <c r="C80" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="D80" s="9" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="E80" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="81" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A81" s="16">
         <v>46</v>
       </c>
       <c r="B81" s="7"/>
       <c r="C81" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="D81" s="9" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="E81" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="82" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A82" s="16">
         <v>47</v>
       </c>
       <c r="B82" s="7"/>
       <c r="C82" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="D82" s="9" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="E82" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="83" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A83" s="16">
         <v>48</v>
       </c>
       <c r="B83" s="7"/>
       <c r="C83" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="D83" s="9" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="E83" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="84" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A84" s="16">
         <v>49</v>
       </c>
       <c r="B84" s="7"/>
       <c r="C84" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="D84" s="9" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="E84" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="85" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A85" s="16">
         <v>50</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="D85" s="9" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="E85" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="86" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A86" s="16">
         <v>51</v>
       </c>
       <c r="B86" s="7"/>
       <c r="C86" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="D86" s="9" t="s">
         <v>143</v>
       </c>
-      <c r="D86" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E86" s="13">
-        <v>500.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="87" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A87" s="16">
         <v>52</v>
       </c>
       <c r="B87" s="7"/>
       <c r="C87" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="D87" s="9" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="E87" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="88" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A88" s="16">
         <v>53</v>
       </c>
       <c r="B88" s="7"/>
       <c r="C88" s="8" t="s">
+        <v>146</v>
+      </c>
+      <c r="D88" s="9" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="E88" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="89" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A89" s="16">
         <v>54</v>
       </c>
       <c r="B89" s="7"/>
       <c r="C89" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="D89" s="9" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="E89" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="90" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A90" s="16">
         <v>55</v>
       </c>
       <c r="B90" s="7"/>
       <c r="C90" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="D90" s="9" t="s">
         <v>151</v>
       </c>
-      <c r="D90" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E90" s="13">
-        <v>370.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="91" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A91" s="16">
         <v>56</v>
       </c>
       <c r="B91" s="7"/>
       <c r="C91" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="D91" s="9" t="s">
         <v>153</v>
       </c>
-      <c r="D91" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E91" s="13">
-        <v>640.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="92" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A92" s="16">
         <v>57</v>
       </c>
       <c r="B92" s="7"/>
       <c r="C92" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="D92" s="9" t="s">
         <v>155</v>
       </c>
-      <c r="D92" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E92" s="13">
-        <v>500.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="93" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A93" s="16">
         <v>58</v>
       </c>
       <c r="B93" s="7"/>
       <c r="C93" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="D93" s="9" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="E93" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="94" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A94" s="16">
         <v>59</v>
       </c>
       <c r="B94" s="7"/>
       <c r="C94" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="D94" s="9" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="E94" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="95" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A95" s="16">
         <v>60</v>
       </c>
       <c r="B95" s="7"/>
       <c r="C95" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="D95" s="9" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="E95" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="96" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A96" s="16">
         <v>61</v>
       </c>
       <c r="B96" s="7"/>
       <c r="C96" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="D96" s="9" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="E96" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="97" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A97" s="16">
         <v>62</v>
       </c>
       <c r="B97" s="7"/>
       <c r="C97" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="D97" s="9" t="s">
         <v>165</v>
       </c>
-      <c r="D97" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E97" s="13">
-        <v>640.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="98" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A98" s="16">
         <v>63</v>
       </c>
       <c r="B98" s="7"/>
       <c r="C98" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="D98" s="9" t="s">
         <v>167</v>
       </c>
-      <c r="D98" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E98" s="13">
-        <v>500.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="99" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A99" s="16">
         <v>64</v>
       </c>
       <c r="B99" s="7"/>
       <c r="C99" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="D99" s="9" t="s">
         <v>169</v>
       </c>
-      <c r="D99" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E99" s="13">
-        <v>820.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="100" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A100" s="16">
         <v>65</v>
       </c>
       <c r="B100" s="7"/>
       <c r="C100" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="D100" s="9" t="s">
         <v>171</v>
       </c>
-      <c r="D100" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E100" s="13">
-        <v>465.0</v>
+        <v>820.0</v>
       </c>
     </row>
     <row r="101" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A101" s="16">
         <v>66</v>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="D101" s="9" t="s">
         <v>173</v>
       </c>
-      <c r="D101" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E101" s="13">
-        <v>430.0</v>
+        <v>465.0</v>
       </c>
     </row>
     <row r="102" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A102" s="16">
         <v>67</v>
       </c>
       <c r="B102" s="7"/>
       <c r="C102" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="D102" s="9" t="s">
         <v>175</v>
       </c>
-      <c r="D102" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E102" s="13">
-        <v>640.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="103" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A103" s="16">
         <v>68</v>
       </c>
       <c r="B103" s="7"/>
       <c r="C103" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D103" s="9" t="s">
         <v>177</v>
       </c>
-      <c r="D103" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E103" s="13">
-        <v>880.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="104" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A104" s="16">
         <v>69</v>
       </c>
       <c r="B104" s="7"/>
-      <c r="C104" s="8"/>
+      <c r="C104" s="8" t="s">
+        <v>178</v>
+      </c>
       <c r="D104" s="9" t="s">
         <v>179</v>
       </c>
       <c r="E104" s="13">
-        <v>880.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="105" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A105" s="16">
         <v>70</v>
       </c>
       <c r="B105" s="7"/>
-      <c r="C105" s="8"/>
+      <c r="C105" s="8" t="s">
+        <v>180</v>
+      </c>
       <c r="D105" s="9" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E105" s="13">
         <v>880.0</v>
       </c>
     </row>
     <row r="106" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A106" s="16">
         <v>71</v>
       </c>
       <c r="B106" s="7"/>
       <c r="C106" s="8"/>
       <c r="D106" s="9" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E106" s="13">
         <v>880.0</v>
       </c>
     </row>
     <row r="107" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A107" s="16">
         <v>72</v>
       </c>
       <c r="B107" s="7"/>
       <c r="C107" s="8"/>
       <c r="D107" s="9" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E107" s="13">
         <v>880.0</v>
       </c>
     </row>
     <row r="108" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A108" s="16">
         <v>73</v>
       </c>
       <c r="B108" s="7"/>
-      <c r="C108" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C108" s="8"/>
       <c r="D108" s="9" t="s">
         <v>184</v>
       </c>
       <c r="E108" s="13">
-        <v>750.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="109" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A109" s="16">
         <v>74</v>
       </c>
       <c r="B109" s="7"/>
-      <c r="C109" s="8" t="s">
+      <c r="C109" s="8"/>
+      <c r="D109" s="9" t="s">
         <v>185</v>
       </c>
-      <c r="D109" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E109" s="13">
-        <v>1050.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="110" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A110" s="16">
         <v>75</v>
       </c>
       <c r="B110" s="7"/>
       <c r="C110" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="D110" s="9" t="s">
         <v>187</v>
       </c>
-      <c r="D110" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E110" s="13">
-        <v>1125.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="111" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A111" s="16">
         <v>76</v>
       </c>
       <c r="B111" s="7"/>
       <c r="C111" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="D111" s="9" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="E111" s="13">
         <v>1050.0</v>
       </c>
     </row>
     <row r="112" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A112" s="16">
         <v>77</v>
       </c>
       <c r="B112" s="7"/>
       <c r="C112" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="D112" s="9" t="s">
         <v>191</v>
       </c>
-      <c r="D112" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E112" s="13">
-        <v>830.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="113" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A113" s="16">
         <v>78</v>
       </c>
       <c r="B113" s="7"/>
       <c r="C113" s="8" t="s">
-        <v>111</v>
+        <v>192</v>
       </c>
       <c r="D113" s="9" t="s">
         <v>193</v>
       </c>
       <c r="E113" s="13">
         <v>1050.0</v>
       </c>
     </row>
     <row r="114" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A114" s="16">
         <v>79</v>
       </c>
       <c r="B114" s="7"/>
       <c r="C114" s="8" t="s">
         <v>194</v>
       </c>
       <c r="D114" s="9" t="s">
         <v>195</v>
       </c>
       <c r="E114" s="13">
-        <v>1050.0</v>
+        <v>830.0</v>
       </c>
     </row>
     <row r="115" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A115" s="16">
         <v>80</v>
       </c>
       <c r="B115" s="7"/>
       <c r="C115" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="D115" s="9" t="s">
         <v>196</v>
       </c>
-      <c r="D115" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E115" s="13">
-        <v>550.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="116" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A116" s="16">
         <v>81</v>
       </c>
       <c r="B116" s="7"/>
       <c r="C116" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="D116" s="9" t="s">
         <v>198</v>
       </c>
-      <c r="D116" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E116" s="13">
-        <v>640.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="117" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A117" s="16">
         <v>82</v>
       </c>
       <c r="B117" s="7"/>
       <c r="C117" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="D117" s="9" t="s">
         <v>200</v>
       </c>
-      <c r="D117" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E117" s="13">
-        <v>650.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="118" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A118" s="16">
         <v>83</v>
       </c>
       <c r="B118" s="7"/>
       <c r="C118" s="8" t="s">
+        <v>201</v>
+      </c>
+      <c r="D118" s="9" t="s">
         <v>202</v>
       </c>
-      <c r="D118" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E118" s="13">
-        <v>850.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="119" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A119" s="16">
         <v>84</v>
       </c>
       <c r="B119" s="7"/>
       <c r="C119" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="D119" s="9" t="s">
         <v>204</v>
       </c>
-      <c r="D119" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E119" s="13">
-        <v>640.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="120" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A120" s="16">
         <v>85</v>
       </c>
       <c r="B120" s="7"/>
       <c r="C120" s="8" t="s">
+        <v>205</v>
+      </c>
+      <c r="D120" s="9" t="s">
         <v>206</v>
       </c>
-      <c r="D120" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E120" s="13">
-        <v>880.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="121" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A121" s="16">
         <v>86</v>
       </c>
       <c r="B121" s="7"/>
       <c r="C121" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="D121" s="9" t="s">
         <v>208</v>
       </c>
-      <c r="D121" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E121" s="13">
-        <v>750.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="122" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A122" s="16">
         <v>87</v>
       </c>
       <c r="B122" s="7"/>
       <c r="C122" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="D122" s="9" t="s">
         <v>210</v>
       </c>
-      <c r="D122" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E122" s="13">
-        <v>800.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="123" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A123" s="16">
         <v>88</v>
       </c>
       <c r="B123" s="7"/>
       <c r="C123" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="D123" s="9" t="s">
         <v>212</v>
       </c>
-      <c r="D123" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E123" s="13">
-        <v>950.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="124" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A124" s="16">
         <v>89</v>
       </c>
       <c r="B124" s="7"/>
       <c r="C124" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="D124" s="9" t="s">
         <v>214</v>
       </c>
-      <c r="D124" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E124" s="13">
-        <v>1050.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="125" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A125" s="16">
         <v>90</v>
       </c>
       <c r="B125" s="7"/>
       <c r="C125" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="D125" s="9" t="s">
         <v>216</v>
       </c>
-      <c r="D125" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E125" s="13">
-        <v>800.0</v>
+        <v>950.0</v>
       </c>
     </row>
     <row r="126" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A126" s="16">
         <v>91</v>
       </c>
       <c r="B126" s="7"/>
       <c r="C126" s="8" t="s">
+        <v>217</v>
+      </c>
+      <c r="D126" s="9" t="s">
         <v>218</v>
       </c>
-      <c r="D126" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E126" s="13">
-        <v>800.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="127" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A127" s="16">
         <v>92</v>
       </c>
       <c r="B127" s="7"/>
       <c r="C127" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="D127" s="9" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="E127" s="13">
         <v>800.0</v>
       </c>
     </row>
     <row r="128" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A128" s="16">
         <v>93</v>
       </c>
       <c r="B128" s="7"/>
       <c r="C128" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="D128" s="9" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="E128" s="13">
         <v>800.0</v>
       </c>
     </row>
     <row r="129" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A129" s="16">
         <v>94</v>
       </c>
       <c r="B129" s="7"/>
       <c r="C129" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="D129" s="9" t="s">
         <v>224</v>
       </c>
-      <c r="D129" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E129" s="13">
-        <v>1050.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="130" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A130" s="16">
         <v>95</v>
       </c>
       <c r="B130" s="7"/>
       <c r="C130" s="8" t="s">
-        <v>194</v>
+        <v>225</v>
       </c>
       <c r="D130" s="9" t="s">
         <v>226</v>
       </c>
       <c r="E130" s="13">
-        <v>1050.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="131" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A131" s="16">
         <v>96</v>
       </c>
       <c r="B131" s="7"/>
       <c r="C131" s="8" t="s">
         <v>227</v>
       </c>
       <c r="D131" s="9" t="s">
         <v>228</v>
       </c>
       <c r="E131" s="13">
         <v>1050.0</v>
       </c>
     </row>
     <row r="132" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A132" s="16">
         <v>97</v>
       </c>
       <c r="B132" s="7"/>
       <c r="C132" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="D132" s="9" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="E132" s="13">
         <v>1050.0</v>
       </c>
     </row>
     <row r="133" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A133" s="16">
         <v>98</v>
       </c>
       <c r="B133" s="7"/>
       <c r="C133" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="D133" s="9" t="s">
         <v>231</v>
       </c>
-      <c r="D133" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E133" s="13">
-        <v>800.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="134" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A134" s="16">
         <v>99</v>
       </c>
       <c r="B134" s="7"/>
       <c r="C134" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="D134" s="9" t="s">
         <v>233</v>
       </c>
-      <c r="D134" s="9" t="s">
+      <c r="E134" s="13">
+        <v>1050.0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A135" s="16">
+        <v>100</v>
+      </c>
+      <c r="B135" s="7"/>
+      <c r="C135" s="8" t="s">
         <v>234</v>
       </c>
-      <c r="E134" s="13">
+      <c r="D135" s="9" t="s">
+        <v>235</v>
+      </c>
+      <c r="E135" s="13">
+        <v>800.0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A136" s="16">
+        <v>101</v>
+      </c>
+      <c r="B136" s="7"/>
+      <c r="C136" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="D136" s="9" t="s">
+        <v>237</v>
+      </c>
+      <c r="E136" s="13">
         <v>940.0</v>
       </c>
     </row>
-    <row r="135" spans="1:5" outlineLevel="1">
-[...9 lines deleted...]
-      <c r="A136" s="3" t="s">
+    <row r="137" spans="1:5" outlineLevel="1">
+      <c r="A137" s="17" t="s">
+        <v>238</v>
+      </c>
+      <c r="B137" s="2"/>
+      <c r="C137" s="2"/>
+      <c r="D137" s="2"/>
+      <c r="E137" s="10"/>
+    </row>
+    <row r="138" spans="1:5" outlineLevel="2">
+      <c r="A138" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B136" s="4" t="s">
+      <c r="B138" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C136" s="4" t="s">
+      <c r="C138" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="D136" s="5" t="s">
+      <c r="D138" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="E136" s="11" t="s">
+      <c r="E138" s="11" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="137" spans="1:5" outlineLevel="2">
-[...7 lines deleted...]
-      <c r="A138" s="16">
+    <row r="139" spans="1:5" outlineLevel="2">
+      <c r="A139" s="18"/>
+      <c r="B139" s="6"/>
+      <c r="C139" s="6"/>
+      <c r="D139" s="6"/>
+      <c r="E139" s="12"/>
+    </row>
+    <row r="140" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A140" s="16">
         <v>1</v>
       </c>
-      <c r="B138" s="7"/>
-[...6 lines deleted...]
-      <c r="E138" s="13">
+      <c r="B140" s="7"/>
+      <c r="C140" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="D140" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="E140" s="13">
         <v>400.0</v>
       </c>
     </row>
-    <row r="139" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A139" s="16">
+    <row r="141" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A141" s="16">
         <v>2</v>
       </c>
-      <c r="B139" s="7"/>
-[...6 lines deleted...]
-      <c r="E139" s="13">
+      <c r="B141" s="7"/>
+      <c r="C141" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="D141" s="9" t="s">
+        <v>242</v>
+      </c>
+      <c r="E141" s="13">
         <v>450.0</v>
       </c>
     </row>
-    <row r="140" spans="1:5" outlineLevel="1">
-[...9 lines deleted...]
-      <c r="A141" s="3" t="s">
+    <row r="142" spans="1:5" outlineLevel="1">
+      <c r="A142" s="17" t="s">
+        <v>243</v>
+      </c>
+      <c r="B142" s="2"/>
+      <c r="C142" s="2"/>
+      <c r="D142" s="2"/>
+      <c r="E142" s="10"/>
+    </row>
+    <row r="143" spans="1:5" outlineLevel="2">
+      <c r="A143" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B141" s="4" t="s">
+      <c r="B143" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C141" s="4" t="s">
+      <c r="C143" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="D141" s="5" t="s">
+      <c r="D143" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="E141" s="11" t="s">
+      <c r="E143" s="11" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="142" spans="1:5" outlineLevel="2">
-[...34 lines deleted...]
-      </c>
+    <row r="144" spans="1:5" outlineLevel="2">
+      <c r="A144" s="18"/>
+      <c r="B144" s="6"/>
+      <c r="C144" s="6"/>
+      <c r="D144" s="6"/>
+      <c r="E144" s="12"/>
     </row>
     <row r="145" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A145" s="16">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B145" s="7"/>
       <c r="C145" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="D145" s="9" t="s">
         <v>245</v>
       </c>
-      <c r="D145" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E145" s="13">
-        <v>370.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="146" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A146" s="16">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B146" s="7"/>
       <c r="C146" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="D146" s="9" t="s">
         <v>247</v>
       </c>
-      <c r="D146" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E146" s="13">
-        <v>1050.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="147" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A147" s="16">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B147" s="7"/>
       <c r="C147" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="D147" s="9" t="s">
         <v>249</v>
       </c>
-      <c r="D147" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E147" s="13">
-        <v>600.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="148" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A148" s="16">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B148" s="7"/>
       <c r="C148" s="8" t="s">
+        <v>250</v>
+      </c>
+      <c r="D148" s="9" t="s">
         <v>251</v>
       </c>
-      <c r="D148" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E148" s="13">
-        <v>800.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="149" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A149" s="16">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B149" s="7"/>
       <c r="C149" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="D149" s="9" t="s">
         <v>253</v>
       </c>
-      <c r="D149" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E149" s="13">
-        <v>470.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="150" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A150" s="16">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B150" s="7"/>
       <c r="C150" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="D150" s="9" t="s">
         <v>255</v>
       </c>
-      <c r="D150" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E150" s="13">
-        <v>960.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="151" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A151" s="16">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B151" s="7"/>
       <c r="C151" s="8" t="s">
+        <v>256</v>
+      </c>
+      <c r="D151" s="9" t="s">
         <v>257</v>
       </c>
-      <c r="D151" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E151" s="13">
-        <v>650.0</v>
+        <v>470.0</v>
       </c>
     </row>
     <row r="152" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A152" s="16">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B152" s="7"/>
       <c r="C152" s="8" t="s">
+        <v>258</v>
+      </c>
+      <c r="D152" s="9" t="s">
         <v>259</v>
       </c>
-      <c r="D152" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E152" s="13">
-        <v>750.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="153" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A153" s="16">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B153" s="7"/>
       <c r="C153" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="D153" s="9" t="s">
         <v>261</v>
       </c>
-      <c r="D153" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E153" s="13">
-        <v>1050.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="154" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A154" s="16">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B154" s="7"/>
       <c r="C154" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="D154" s="9" t="s">
         <v>263</v>
       </c>
-      <c r="D154" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E154" s="13">
-        <v>800.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="155" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A155" s="16">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B155" s="7"/>
       <c r="C155" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="D155" s="9" t="s">
         <v>265</v>
       </c>
-      <c r="D155" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E155" s="13">
-        <v>980.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="156" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A156" s="16">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B156" s="7"/>
       <c r="C156" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="D156" s="9" t="s">
         <v>267</v>
       </c>
-      <c r="D156" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E156" s="13">
-        <v>1120.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="157" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A157" s="16">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B157" s="7"/>
       <c r="C157" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="D157" s="9" t="s">
         <v>269</v>
       </c>
-      <c r="D157" s="9" t="s">
+      <c r="E157" s="13">
+        <v>980.0</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A158" s="16">
+        <v>14</v>
+      </c>
+      <c r="B158" s="7"/>
+      <c r="C158" s="8" t="s">
         <v>270</v>
       </c>
-      <c r="E157" s="13">
+      <c r="D158" s="9" t="s">
+        <v>271</v>
+      </c>
+      <c r="E158" s="13">
+        <v>1120.0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A159" s="16">
+        <v>15</v>
+      </c>
+      <c r="B159" s="7"/>
+      <c r="C159" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="D159" s="9" t="s">
+        <v>273</v>
+      </c>
+      <c r="E159" s="13">
         <v>1100.0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A10:E156"/>
+  <autoFilter ref="A10:E158"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A11:E11"/>
     <mergeCell ref="A33:E33"/>
     <mergeCell ref="A35:E35"/>
-    <mergeCell ref="C41:C52"/>
-[...1 lines deleted...]
-    <mergeCell ref="A135:E135"/>
+    <mergeCell ref="C42:C53"/>
+    <mergeCell ref="C105:C109"/>
     <mergeCell ref="A137:E137"/>
-    <mergeCell ref="A140:E140"/>
+    <mergeCell ref="A139:E139"/>
     <mergeCell ref="A142:E142"/>
+    <mergeCell ref="A144:E144"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>