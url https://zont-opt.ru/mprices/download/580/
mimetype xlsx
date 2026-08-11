--- v1 (2026-06-26)
+++ v2 (2026-08-11)
@@ -24,63 +24,63 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$10:$E$158</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
   <si>
     <t>Прайс-лист зонты оптом</t>
   </si>
   <si>
-    <t>https://zont-opt.ru/</t>
+    <t>http://zont-opt.ru/</t>
   </si>
   <si>
     <t>Оптовый прайс-лист.</t>
   </si>
   <si>
     <t>Viber, WhatsUP +7 (916) 408-90-37</t>
   </si>
   <si>
     <t>+7 495 162-21-86 Многоканальный</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-26 23:11:55</t>
+    <t>Актуальность прайса на: 2026-08-11 00:00:05</t>
   </si>
   <si>
     <t>Мужские зонты</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>A0020</t>
   </si>
   <si>
     <t>Зонт мужской автомат арт. A0020 Universal</t>
   </si>
@@ -6435,51 +6435,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zont-opt.ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zont-opt.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E159"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
@@ -8736,36 +8736,36 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>https://zont-opt.ru/</dc:creator>
+  <dc:creator>http://zont-opt.ru/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте https://zont-opt.ru/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте http://zont-opt.ru/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>