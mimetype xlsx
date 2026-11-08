--- v2 (2026-08-11)
+++ v3 (2026-11-08)
@@ -12,75 +12,75 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="webp" ContentType="image/webp"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$10:$E$158</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$10:$E$154</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
   <si>
     <t>Прайс-лист зонты оптом</t>
   </si>
   <si>
-    <t>http://zont-opt.ru/</t>
+    <t>https://zont-opt.ru/</t>
   </si>
   <si>
     <t>Оптовый прайс-лист.</t>
   </si>
   <si>
     <t>Viber, WhatsUP +7 (916) 408-90-37</t>
   </si>
   <si>
     <t>+7 495 162-21-86 Многоканальный</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-11 00:00:05</t>
+    <t>Актуальность прайса на: 2026-11-08 14:26:40</t>
   </si>
   <si>
     <t>Мужские зонты</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>A0020</t>
   </si>
   <si>
     <t>Зонт мужской автомат арт. A0020 Universal</t>
   </si>
@@ -198,53 +198,50 @@
   <si>
     <t>МУЖСКОЙ ЗОНТ ТРОСТЬ SPONSA АРТ. 3528</t>
   </si>
   <si>
     <t>W804 (356)</t>
   </si>
   <si>
     <t>Мужской зонт трость Universal W804</t>
   </si>
   <si>
     <t>Автомат</t>
   </si>
   <si>
     <t>71010</t>
   </si>
   <si>
     <t>Зонт автомат "кошки" арт. 71010</t>
   </si>
   <si>
     <t>412s</t>
   </si>
   <si>
     <t>Зонт автомат 10 спиц арт. 412</t>
   </si>
   <si>
-    <t>412b</t>
-[...1 lines deleted...]
-  <si>
     <t>6209-10</t>
   </si>
   <si>
     <t>Зонт автомат арт. 6209-10</t>
   </si>
   <si>
     <t>6209-12</t>
   </si>
   <si>
     <t>Зонт автомат бирюзового цвета арт. 6209-12</t>
   </si>
   <si>
     <t>6209-9</t>
   </si>
   <si>
     <t>Зонт автомат бордового цвета арт. 6209-9</t>
   </si>
   <si>
     <t>JM101S</t>
   </si>
   <si>
     <t>Зонт автомат в 12 цветах (JM101S) Цвет 1</t>
   </si>
   <si>
     <t>Зонт автомат в 12 цветах (JM101S) Цвет 2</t>
@@ -483,116 +480,104 @@
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>Зонт автомат серый (2403)</t>
   </si>
   <si>
     <t>6209-6</t>
   </si>
   <si>
     <t>Зонт автомат синего цвета арт. 6209-6</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>Зонт автомат синий (2402)</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>Зонт автомат синий (351)</t>
   </si>
   <si>
-    <t>K12S</t>
-[...4 lines deleted...]
-  <si>
     <t>L3796</t>
   </si>
   <si>
     <t>Зонт автомат синий (L3796)</t>
   </si>
   <si>
     <t>6209-11</t>
   </si>
   <si>
     <t>Зонт автомат сиреневого цвета арт. 6209-11</t>
   </si>
   <si>
     <t>6209-4</t>
   </si>
   <si>
     <t>Зонт автомат темно зеленого цвета арт. 6209-4</t>
   </si>
   <si>
     <t>6209-5</t>
   </si>
   <si>
     <t>Зонт автомат темно-синего цвета арт. 6209-5</t>
   </si>
   <si>
     <t>6209-2</t>
   </si>
   <si>
     <t>Зонт автомат фиолетового цвета арт. 6209-2</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>Зонт автомат черный (2411)</t>
   </si>
   <si>
     <t>6209-7</t>
   </si>
   <si>
     <t>Зонт автомат ярко синего цвета арт. 6209-7</t>
   </si>
   <si>
     <t>K16</t>
   </si>
   <si>
     <t>Зонт мужской автомат M.N.S арт. K16</t>
   </si>
   <si>
-    <t>306</t>
+    <t>306 (2401)</t>
   </si>
   <si>
     <t>Зонт мужской черный автомат</t>
   </si>
   <si>
-    <t>703</t>
-[...4 lines deleted...]
-  <si>
     <t>2723</t>
   </si>
   <si>
     <t>Зонт мужской черный автомат с кожаной ручкой (2723)</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>Зонт мужской черный автомат с кожаной ручкой (334)</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Зонт с двойными спицами в 5 цветах Бордовый</t>
   </si>
   <si>
     <t>Зонт с двойными спицами в 5 цветах  Синий</t>
   </si>
   <si>
     <t>Зонт с двойными спицами в 5 цветах Зеленый</t>
   </si>
   <si>
     <t>Зонт с двойными спицами в 5 цветах Коричневый</t>
@@ -678,69 +663,69 @@
   <si>
     <t>W803</t>
   </si>
   <si>
     <t>Мужской зонт автомат W803</t>
   </si>
   <si>
     <t>A0060</t>
   </si>
   <si>
     <t>Мужской зонт автомат с деревянной ручкой</t>
   </si>
   <si>
     <t>A514</t>
   </si>
   <si>
     <t>Мужской зонт автомат с деревянной ручкой арт. A514</t>
   </si>
   <si>
     <t>A898</t>
   </si>
   <si>
     <t>Мужской зонт автомат с деревянной ручкой арт. A898</t>
   </si>
   <si>
-    <t>2307</t>
+    <t>2415</t>
   </si>
   <si>
     <t>Мужской зонт в 4 цветах  Синий</t>
   </si>
   <si>
-    <t>2308</t>
+    <t>2414</t>
   </si>
   <si>
     <t>Мужской зонт в 4 цветах Черный</t>
   </si>
   <si>
-    <t>2306</t>
+    <t>2413</t>
   </si>
   <si>
     <t>Мужской зонт в 4 цветах Коричневый</t>
   </si>
   <si>
-    <t>2305</t>
+    <t>2416</t>
   </si>
   <si>
     <t>Мужской зонт в 4 цветах Серый</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>Мужской зонт с двойными спицами в 4 цветах  Синий</t>
   </si>
   <si>
     <t>Мужской зонт с двойными спицами в 4 цветах Черный</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>Мужской зонт с двойными спицами в 4 цветах Коричневый</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>Мужской зонт с двойными спицами в 4 цветах Серый</t>
   </si>
@@ -759,102 +744,96 @@
   <si>
     <t>Полуавтомат</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>Зонт мужской черный полуавтомат (307)</t>
   </si>
   <si>
     <t>К555</t>
   </si>
   <si>
     <t>Мужской зонт полуавтомат ручка с деревянной вставкой Мужской зонт полуавтомат ручка с деревянной вставкой К555</t>
   </si>
   <si>
     <t>Трость</t>
   </si>
   <si>
     <t>4950</t>
   </si>
   <si>
     <t>Зонт трость полуавтомат в 6 цветах (4950)</t>
   </si>
   <si>
-    <t>1631</t>
-[...4 lines deleted...]
-  <si>
     <t>335</t>
   </si>
   <si>
     <t>Зонт трость 8 спиц арт. 335</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>Зонт трость с деревянной ручкой (806)</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>Классический зонт трость (352)</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>Классический зонт трость (355)</t>
   </si>
   <si>
-    <t>316</t>
-[...4 lines deleted...]
-  <si>
     <t>600LJ</t>
   </si>
   <si>
     <t>Классический зонт трость полуавтомат с большим куполом арт. 600LJ</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>Классический зонт трость с деревянной ручкой (2213)</t>
   </si>
   <si>
     <t>2299-1</t>
   </si>
   <si>
     <t>Классический зонт трость с деревянной ручкой (2299-1)</t>
+  </si>
+  <si>
+    <t>803</t>
+  </si>
+  <si>
+    <t>Классический зонт трость с кожаной плетенной ручкой (803)</t>
   </si>
   <si>
     <t>A805</t>
   </si>
   <si>
     <t>Классический зонт трость с кожаной ручкой (A805)</t>
   </si>
   <si>
     <t>126B</t>
   </si>
   <si>
     <t>Мужской зонт с большим куполом 16 спиц (126B)</t>
   </si>
   <si>
     <t>D0034</t>
   </si>
   <si>
     <t>Мужской зонт трость c деревянной ручкой арт. D0034</t>
   </si>
   <si>
     <t>D0029</t>
   </si>
   <si>
     <t>Мужской зонт трость c деревянной ручкой крючок арт. D0029</t>
   </si>
@@ -998,51 +977,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba8168664d2a87b86585290c23ebed.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1658f433f67a5916a6644a95beef4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189667cc9381012728b7a0b8352f54c4.PNG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdef3a3b49f5ba65c0142ade77aa89.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e666fc19596cce59010917420d8129.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c299ab57f2ea1692bc2b7310c5c507.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdbcb9d391c2339e666b456220dc01.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d137f3e3dc03caaa1f05c70431d7bae.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc3be779ff131e40e5a7610783f7c8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b386fe906b610a51378903dc2d441ae.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907d76025f58880e730430e067f6cf0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99072a9dda41d44790212a75817244ce.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02145e578102a6caaa1a46462e4b60.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de5830d6fe1e9799440ed100e53899.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9d5b7141f9bf23bbe55b0ce095e16.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d3eff2dd93530cb99659615534455.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95594b1643d46095721d84abc96628.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440684d403dbdbeed99d41b7d705eae.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742c9e82010975fcbb0b44e463e75e5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3b9c225cd125af843709026ace2bd.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176437776edec81cf334a9103eb0702.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da739c984344fb35aef1c2905254ed5.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa0c4d7e0c6b9a7e4ca942e368945c.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b387ccb1f35a66bdd4386528796798.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b160445b1df7dfd0e54c89b080094.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff023c360b30c49b73ea42fd12fa33cc.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ede5cb1570be61f1ebdd21f978c424.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c13cc74e7f6b53041b64b4326a44b.PNG"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6285990f231f0fda4b670ed2ed67b0.PNG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b3da8a56aadb42ecb1c09861d0f5e.PNG"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42994b25e12c50d2760d932836dd19c0.PNG"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2178892adf672cac214234e584cd7.PNG"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e8b11447046083ccfb1166478db9d.PNG"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13828a2d654e729c9fe1759343e56b61.PNG"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7108878c9f9452927669e308482e53.PNG"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fdb1c923516c800d00bd42d4d98fd.PNG"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ce3e5485b12cbeb689e791d8be086.PNG"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bd97d29df789e4f7f59ef6c8eb0cd.PNG"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ac65304023046d0ba833c4445f7d4.PNG"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3c4ea6747fa0f46573a7b36f2838d.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f73cb31596820f84a084a4a3d63de4.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5d8586d4262de8c696b5ec9b47a18.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafb04356448ab0438da3aa1e4f25b6.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6129108ed619de610a8f8894f45bad.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce888a09bc86853848de250bdc03a0.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f504921361ee6385fbb82ddd43e415.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74621b24a37313197c2c493a97f6b5.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f7cdf67e9d28b9579e28b64318f81.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ba4261d0541b2267e1a06f23ba515.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041545bc91fb5ad957e4d7861bd15dcb.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fb941e564d56a69960e6af29c538b.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842c4f6305e03e8f61da90a67cace7b.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391246c09fc305209f764bde59f9af3e.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd5905b69d3839ff2a11e0a5fa7139.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2488cf1b9fe0cad5c77b61c14917b.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f663d59ada127241adef55ef286a796.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606468f45e76f8125c5bf3a293ba2ae5.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ac33fcd9dd259ee7f6da172e44dff.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4894fc7c2e68d3222a13c7c0142c4c.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7f701943e5838a13b7fb610abaaa6.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15816f2b51c7d1bd436a02481702384a.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2391e317a1ea700039aa4b2e83e042.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abc8fbc6590024eef68fb6a299360b.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb132351a907cb555a29cb05f766b2.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4df0c1a752f21c099c859c12453137.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4b9c31d38ef6656c72abed16b13b9.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b2170d98a82d3c4241ab357a34501.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7eff97b071a20a500c607eb36ed34b.JPG"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e5e928761e10eef2201eeadf57029.JPG"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e6b71e76493c1965f562e15bbddfb.JPG"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7b1d0d5448a0f0840774519adc45f.JPG"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838fbd1950eed3484ac5e589e576aa6.JPG"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f55e0ab2e6e39bc9e5fe553143c98.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da946477388d2cf1e5b74a80ecfc74.PNG"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733af1962274eb29a8764c09f18d8cc3.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a15e4ec23e9bbf852ddf63a9ad2c8.PNG"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b565f0c92db90808b986d1ac62e9d6e.PNG"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9967634e4052e17fb426f2fcfd959eb.PNG"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230480a2f6792b6158c960f9a2c05736.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68e034c6a72ffb06b19ef40b7c1a3a.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c8b455ca85a7eef84c022d5b13470.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63205feb696735e2f3f98b1393dc8b.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec803291efa1bee41acfb29b214436.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867dde0577205f4350dc7af97d6a89a.webp"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535a7d1bf111c6951973f66b6da08a6.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83f1440b8e9c45f1e71659553c05f9.PNG"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f6de8ec13bf4319a88b5c03312e35.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881f02a5450802494abe0b14dcbce0f.PNG"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9d4f8503188a4aba26ec75c2e4fc1.PNG"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eec55fc7431c5c916579225f4ae461.JPG"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85285ea69166fa99f0d64f7ec06af4.PNG"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0d9e0fc1c2720dd27518e125ece86.PNG"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c42a4d96caee604fde3788eac558d9.PNG"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f7899b8481e5d0d3966afd5db6f2d.PNG"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170add96a718867546c2a9227c2ab891.PNG"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7015d175e481656b257acdca62dc53.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2abe95af4f0b6fe13b94c0bea45508.JPG"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255e5612f829afbef9e6f1e38e8a26c.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3320301762b99355c920d8cdcb9577.PNG"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c196f23ef7ce150f31a0b816bb68e6.PNG"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8a73927ba6209d0476eec219dfc37.jpeg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b95ad7d6df31404bb4295929296cea.PNG"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b51085ecdc66a26f62258eb3799c7.JPG"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c539ec4a3e9839fc12be993196c339e.JPG"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1192eba5f3a81e31635bee479774aa4.JPG"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f6535d59207e1d13e493c298ee8fa.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0517ad1f722819001fb51ca3f05a0e.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e952d4357f1061a4d03c3974f351897.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528ca39898d1bbc88bab3ce16a64f84.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b30d4048e3b3413eec6da7396a228.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fe6cb0ca68f7de964e951112a5994.webp"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2306485c3be3f73c7d113ea5908836.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72270032221633d05a3b3d25d53c76e1.JPG"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a850e72c763d82ed005ebdfcc59255.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925e300930f94e4870b7e9042d6fa30.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c12d49f30aa02cd67f7c636bce1b3.JPG"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dec10dc23689fa1200ebf8356296e.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5d1a2b5e7e031af431502c5c3ef5c.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44370171a8866cf40fcaa279fd22ea6f.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be5cd06eafbf9672576333b33ce45e.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb658f79424286c3d25181475ff1c5.PNG"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f9af31043fc2f137efae43a2e0c0a.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d8faf8627cbb3bab50880afe2d07b.PNG"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ae09aebc834301553a2483b8a00e8.JPG"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d12691a3079868b763d12788e8de9a.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250de748d35998a8ed73a0107cea670e.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f88b1efe94433088ea42b5e65674c1.PNG"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f1ad672d061aced56abddd413fe19.PNG"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15a3cee4f65cbda9ef642f9e40da66.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e823b3447b4e7ce33625157a8a89c3.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277169285505ee4f8cc14d6a46569dde.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317a3fd3586a05b5325c894d9f5dbad.PNG"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64592fbe441c8f7eb75d919ea2f850.PNG"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb2db7736813c940212c3dd417827c.PNG"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bd4e0dd23c4432a9e47efefeb7e4c.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58c9e4b974dcb8c8675a9bdc021a6f.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79baeff7157f0a752f30b86b3a091b.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8d8991a29448d01a429b9112d63bf.jpeg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f789c00c3eb93eb83dc1b0fdf2a602.PNG"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba8168664d2a87b86585290c23ebed.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1658f433f67a5916a6644a95beef4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189667cc9381012728b7a0b8352f54c4.PNG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdef3a3b49f5ba65c0142ade77aa89.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e666fc19596cce59010917420d8129.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c299ab57f2ea1692bc2b7310c5c507.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdbcb9d391c2339e666b456220dc01.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d137f3e3dc03caaa1f05c70431d7bae.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc3be779ff131e40e5a7610783f7c8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b386fe906b610a51378903dc2d441ae.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907d76025f58880e730430e067f6cf0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99072a9dda41d44790212a75817244ce.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02145e578102a6caaa1a46462e4b60.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de5830d6fe1e9799440ed100e53899.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9d5b7141f9bf23bbe55b0ce095e16.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d3eff2dd93530cb99659615534455.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95594b1643d46095721d84abc96628.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440684d403dbdbeed99d41b7d705eae.jpeg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742c9e82010975fcbb0b44e463e75e5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3b9c225cd125af843709026ace2bd.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176437776edec81cf334a9103eb0702.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da739c984344fb35aef1c2905254ed5.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa0c4d7e0c6b9a7e4ca942e368945c.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b160445b1df7dfd0e54c89b080094.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff023c360b30c49b73ea42fd12fa33cc.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ede5cb1570be61f1ebdd21f978c424.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c13cc74e7f6b53041b64b4326a44b.PNG"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6285990f231f0fda4b670ed2ed67b0.PNG"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b3da8a56aadb42ecb1c09861d0f5e.PNG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42994b25e12c50d2760d932836dd19c0.PNG"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2178892adf672cac214234e584cd7.PNG"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e8b11447046083ccfb1166478db9d.PNG"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13828a2d654e729c9fe1759343e56b61.PNG"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7108878c9f9452927669e308482e53.PNG"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fdb1c923516c800d00bd42d4d98fd.PNG"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ce3e5485b12cbeb689e791d8be086.PNG"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bd97d29df789e4f7f59ef6c8eb0cd.PNG"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ac65304023046d0ba833c4445f7d4.PNG"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3c4ea6747fa0f46573a7b36f2838d.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f73cb31596820f84a084a4a3d63de4.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5d8586d4262de8c696b5ec9b47a18.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafb04356448ab0438da3aa1e4f25b6.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6129108ed619de610a8f8894f45bad.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce888a09bc86853848de250bdc03a0.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f504921361ee6385fbb82ddd43e415.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74621b24a37313197c2c493a97f6b5.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f7cdf67e9d28b9579e28b64318f81.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ba4261d0541b2267e1a06f23ba515.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041545bc91fb5ad957e4d7861bd15dcb.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fb941e564d56a69960e6af29c538b.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842c4f6305e03e8f61da90a67cace7b.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391246c09fc305209f764bde59f9af3e.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd5905b69d3839ff2a11e0a5fa7139.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2488cf1b9fe0cad5c77b61c14917b.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f663d59ada127241adef55ef286a796.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606468f45e76f8125c5bf3a293ba2ae5.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ac33fcd9dd259ee7f6da172e44dff.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4894fc7c2e68d3222a13c7c0142c4c.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7f701943e5838a13b7fb610abaaa6.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15816f2b51c7d1bd436a02481702384a.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2391e317a1ea700039aa4b2e83e042.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abc8fbc6590024eef68fb6a299360b.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb132351a907cb555a29cb05f766b2.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4df0c1a752f21c099c859c12453137.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4b9c31d38ef6656c72abed16b13b9.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b2170d98a82d3c4241ab357a34501.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7eff97b071a20a500c607eb36ed34b.JPG"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e5e928761e10eef2201eeadf57029.JPG"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e6b71e76493c1965f562e15bbddfb.JPG"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7b1d0d5448a0f0840774519adc45f.JPG"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838fbd1950eed3484ac5e589e576aa6.JPG"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f55e0ab2e6e39bc9e5fe553143c98.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da946477388d2cf1e5b74a80ecfc74.PNG"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733af1962274eb29a8764c09f18d8cc3.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a15e4ec23e9bbf852ddf63a9ad2c8.PNG"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b565f0c92db90808b986d1ac62e9d6e.PNG"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230480a2f6792b6158c960f9a2c05736.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68e034c6a72ffb06b19ef40b7c1a3a.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c8b455ca85a7eef84c022d5b13470.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63205feb696735e2f3f98b1393dc8b.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec803291efa1bee41acfb29b214436.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867dde0577205f4350dc7af97d6a89a.webp"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535a7d1bf111c6951973f66b6da08a6.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83f1440b8e9c45f1e71659553c05f9.PNG"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f6de8ec13bf4319a88b5c03312e35.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9d4f8503188a4aba26ec75c2e4fc1.PNG"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eec55fc7431c5c916579225f4ae461.JPG"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85285ea69166fa99f0d64f7ec06af4.PNG"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0d9e0fc1c2720dd27518e125ece86.PNG"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c42a4d96caee604fde3788eac558d9.PNG"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f7899b8481e5d0d3966afd5db6f2d.PNG"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170add96a718867546c2a9227c2ab891.PNG"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7015d175e481656b257acdca62dc53.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2abe95af4f0b6fe13b94c0bea45508.JPG"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255e5612f829afbef9e6f1e38e8a26c.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3320301762b99355c920d8cdcb9577.PNG"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c196f23ef7ce150f31a0b816bb68e6.PNG"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8a73927ba6209d0476eec219dfc37.jpeg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b95ad7d6df31404bb4295929296cea.PNG"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b51085ecdc66a26f62258eb3799c7.JPG"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c539ec4a3e9839fc12be993196c339e.JPG"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1192eba5f3a81e31635bee479774aa4.JPG"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f6535d59207e1d13e493c298ee8fa.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0517ad1f722819001fb51ca3f05a0e.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e952d4357f1061a4d03c3974f351897.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528ca39898d1bbc88bab3ce16a64f84.jpeg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b30d4048e3b3413eec6da7396a228.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fe6cb0ca68f7de964e951112a5994.webp"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2306485c3be3f73c7d113ea5908836.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72270032221633d05a3b3d25d53c76e1.JPG"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a850e72c763d82ed005ebdfcc59255.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925e300930f94e4870b7e9042d6fa30.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c12d49f30aa02cd67f7c636bce1b3.JPG"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dec10dc23689fa1200ebf8356296e.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5d1a2b5e7e031af431502c5c3ef5c.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44370171a8866cf40fcaa279fd22ea6f.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be5cd06eafbf9672576333b33ce45e.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb658f79424286c3d25181475ff1c5.PNG"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f9af31043fc2f137efae43a2e0c0a.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d8faf8627cbb3bab50880afe2d07b.PNG"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ae09aebc834301553a2483b8a00e8.JPG"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d12691a3079868b763d12788e8de9a.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f88b1efe94433088ea42b5e65674c1.PNG"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f1ad672d061aced56abddd413fe19.PNG"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15a3cee4f65cbda9ef642f9e40da66.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e823b3447b4e7ce33625157a8a89c3.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317a3fd3586a05b5325c894d9f5dbad.PNG"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64592fbe441c8f7eb75d919ea2f850.PNG"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb2db7736813c940212c3dd417827c.PNG"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11a1ee49dbacc2cf2ac077b0c64e84.jpeg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bd4e0dd23c4432a9e47efefeb7e4c.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58c9e4b974dcb8c8675a9bdc021a6f.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79baeff7157f0a752f30b86b3a091b.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8d8991a29448d01a429b9112d63bf.jpeg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f789c00c3eb93eb83dc1b0fdf2a602.PNG"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_2747" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1869,4312 +1848,4164 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_3077" descr=""/>
+        <xdr:cNvPr id="24" name="product_3057" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_3057" descr=""/>
+        <xdr:cNvPr id="25" name="product_3047" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_3047" descr=""/>
+        <xdr:cNvPr id="26" name="product_3054" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_3054" descr=""/>
+        <xdr:cNvPr id="27" name="product_2944" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_2944" descr=""/>
+        <xdr:cNvPr id="28" name="product_2945" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_2945" descr=""/>
+        <xdr:cNvPr id="29" name="product_2946" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_2946" descr=""/>
+        <xdr:cNvPr id="30" name="product_2947" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_2947" descr=""/>
+        <xdr:cNvPr id="31" name="product_2948" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_2948" descr=""/>
+        <xdr:cNvPr id="32" name="product_2949" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_2949" descr=""/>
+        <xdr:cNvPr id="33" name="product_2950" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_2950" descr=""/>
+        <xdr:cNvPr id="34" name="product_2951" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_2951" descr=""/>
+        <xdr:cNvPr id="35" name="product_2952" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_2952" descr=""/>
+        <xdr:cNvPr id="36" name="product_2953" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_2953" descr=""/>
+        <xdr:cNvPr id="37" name="product_2954" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_2954" descr=""/>
+        <xdr:cNvPr id="38" name="product_2943" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_2943" descr=""/>
+        <xdr:cNvPr id="39" name="product_3050" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_3050" descr=""/>
+        <xdr:cNvPr id="40" name="product_3048" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_3048" descr=""/>
+        <xdr:cNvPr id="41" name="product_3011" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_3011" descr=""/>
+        <xdr:cNvPr id="42" name="product_3012" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_3012" descr=""/>
+        <xdr:cNvPr id="43" name="product_3013" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_3013" descr=""/>
+        <xdr:cNvPr id="44" name="product_3041" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_3041" descr=""/>
+        <xdr:cNvPr id="45" name="product_3018" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_3018" descr=""/>
+        <xdr:cNvPr id="46" name="product_3021" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_3021" descr=""/>
+        <xdr:cNvPr id="47" name="product_3022" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_3022" descr=""/>
+        <xdr:cNvPr id="48" name="product_3020" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_3020" descr=""/>
+        <xdr:cNvPr id="49" name="product_3019" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_3019" descr=""/>
+        <xdr:cNvPr id="50" name="product_3016" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_3016" descr=""/>
+        <xdr:cNvPr id="51" name="product_3038" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_3038" descr=""/>
+        <xdr:cNvPr id="52" name="product_3039" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_3039" descr=""/>
+        <xdr:cNvPr id="53" name="product_3043" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_3043" descr=""/>
+        <xdr:cNvPr id="54" name="product_3059" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_3059" descr=""/>
+        <xdr:cNvPr id="55" name="product_3040" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_3040" descr=""/>
+        <xdr:cNvPr id="56" name="product_3037" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_3037" descr=""/>
+        <xdr:cNvPr id="57" name="product_3060" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_3060" descr=""/>
+        <xdr:cNvPr id="58" name="product_3058" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_3058" descr=""/>
+        <xdr:cNvPr id="59" name="product_3029" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_3029" descr=""/>
+        <xdr:cNvPr id="60" name="product_3034" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_3034" descr=""/>
+        <xdr:cNvPr id="61" name="product_3035" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_3035" descr=""/>
+        <xdr:cNvPr id="62" name="product_3033" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_3033" descr=""/>
+        <xdr:cNvPr id="63" name="product_3031" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_3031" descr=""/>
+        <xdr:cNvPr id="64" name="product_3032" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_3032" descr=""/>
+        <xdr:cNvPr id="65" name="product_3030" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_3030" descr=""/>
+        <xdr:cNvPr id="66" name="product_3036" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_3036" descr=""/>
+        <xdr:cNvPr id="67" name="product_3066" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_3066" descr=""/>
+        <xdr:cNvPr id="68" name="product_3063" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_3063" descr=""/>
+        <xdr:cNvPr id="69" name="product_3067" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_3067" descr=""/>
+        <xdr:cNvPr id="70" name="product_3065" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_3065" descr=""/>
+        <xdr:cNvPr id="71" name="product_3064" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_3064" descr=""/>
+        <xdr:cNvPr id="72" name="product_3055" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_3055" descr=""/>
+        <xdr:cNvPr id="73" name="product_2940" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_2940" descr=""/>
+        <xdr:cNvPr id="74" name="product_3049" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_3049" descr=""/>
+        <xdr:cNvPr id="75" name="product_2939" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_2939" descr=""/>
+        <xdr:cNvPr id="76" name="product_2955" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_2955" descr=""/>
+        <xdr:cNvPr id="77" name="product_2942" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_2930" descr=""/>
+        <xdr:cNvPr id="78" name="product_3051" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_2942" descr=""/>
+        <xdr:cNvPr id="79" name="product_3056" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_3051" descr=""/>
+        <xdr:cNvPr id="80" name="product_3052" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_3056" descr=""/>
+        <xdr:cNvPr id="81" name="product_3053" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_3052" descr=""/>
+        <xdr:cNvPr id="82" name="product_2941" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_3053" descr=""/>
+        <xdr:cNvPr id="83" name="product_3045" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_2941" descr=""/>
+        <xdr:cNvPr id="84" name="product_2841" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_3045" descr=""/>
+        <xdr:cNvPr id="85" name="product_2759" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_2841" descr=""/>
+        <xdr:cNvPr id="86" name="product_2929" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_2759" descr=""/>
+        <xdr:cNvPr id="87" name="product_3080" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_2926" descr=""/>
+        <xdr:cNvPr id="88" name="product_2938" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_2929" descr=""/>
+        <xdr:cNvPr id="89" name="product_2934" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_3080" descr=""/>
+        <xdr:cNvPr id="90" name="product_2935" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_2938" descr=""/>
+        <xdr:cNvPr id="91" name="product_2936" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_2934" descr=""/>
+        <xdr:cNvPr id="92" name="product_2937" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_2935" descr=""/>
+        <xdr:cNvPr id="93" name="product_3078" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_2936" descr=""/>
+        <xdr:cNvPr id="94" name="product_2778" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_2937" descr=""/>
+        <xdr:cNvPr id="95" name="product_2874" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_3078" descr=""/>
+        <xdr:cNvPr id="96" name="product_2872" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_2778" descr=""/>
+        <xdr:cNvPr id="97" name="product_2873" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_2874" descr=""/>
+        <xdr:cNvPr id="98" name="product_2761" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_2872" descr=""/>
+        <xdr:cNvPr id="99" name="product_2876" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_2873" descr=""/>
+        <xdr:cNvPr id="100" name="product_2033" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_2761" descr=""/>
+        <xdr:cNvPr id="101" name="product_1854" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_2876" descr=""/>
+        <xdr:cNvPr id="102" name="product_2342" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_2033" descr=""/>
+        <xdr:cNvPr id="103" name="product_2133" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_1854" descr=""/>
+        <xdr:cNvPr id="104" name="product_2137" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_2342" descr=""/>
+        <xdr:cNvPr id="105" name="product_2132" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_2133" descr=""/>
+        <xdr:cNvPr id="106" name="product_2927" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_2137" descr=""/>
+        <xdr:cNvPr id="107" name="product_2692" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_2132" descr=""/>
+        <xdr:cNvPr id="108" name="product_3027" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_2927" descr=""/>
+        <xdr:cNvPr id="109" name="product_2921" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_2692" descr=""/>
+        <xdr:cNvPr id="110" name="product_2884" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_3027" descr=""/>
+        <xdr:cNvPr id="111" name="product_2885" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_2921" descr=""/>
+        <xdr:cNvPr id="112" name="product_2886" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_2884" descr=""/>
+        <xdr:cNvPr id="113" name="product_2887" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_2885" descr=""/>
+        <xdr:cNvPr id="114" name="product_2888" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_2886" descr=""/>
+        <xdr:cNvPr id="115" name="product_2889" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_2887" descr=""/>
+        <xdr:cNvPr id="116" name="product_2890" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_2888" descr=""/>
+        <xdr:cNvPr id="117" name="product_2891" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_2889" descr=""/>
+        <xdr:cNvPr id="118" name="product_2880" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_2890" descr=""/>
+        <xdr:cNvPr id="119" name="product_2787" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>133</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="120" name="product_2891" descr=""/>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="product_2854" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>134</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="121" name="product_2880" descr=""/>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="product_1859" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>135</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="122" name="product_2787" descr=""/>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="product_2962" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>139</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="123" name="product_2854" descr=""/>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="product_2867" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>140</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="124" name="product_1859" descr=""/>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="product_3070" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_2962" descr=""/>
+        <xdr:cNvPr id="125" name="product_3024" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_2866" descr=""/>
+        <xdr:cNvPr id="126" name="product_3025" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_2867" descr=""/>
+        <xdr:cNvPr id="127" name="product_2928" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_3070" descr=""/>
+        <xdr:cNvPr id="128" name="product_2923" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_3024" descr=""/>
+        <xdr:cNvPr id="129" name="product_2968" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_3025" descr=""/>
+        <xdr:cNvPr id="130" name="product_3106" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_2757" descr=""/>
+        <xdr:cNvPr id="131" name="product_3023" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_2928" descr=""/>
+        <xdr:cNvPr id="132" name="product_2443" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_2923" descr=""/>
+        <xdr:cNvPr id="133" name="product_2779" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_2968" descr=""/>
+        <xdr:cNvPr id="134" name="product_2772" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_3023" descr=""/>
+        <xdr:cNvPr id="135" name="product_2966" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
-        <a:stretch>
-[...146 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -6435,59 +6266,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zont-opt.ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zont-opt.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E159"/>
+  <dimension ref="A1:E155"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
@@ -6909,109 +6740,107 @@
     </row>
     <row r="37" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A37" s="16">
         <v>2</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8" t="s">
         <v>57</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>58</v>
       </c>
       <c r="E37" s="13">
         <v>720.0</v>
       </c>
     </row>
     <row r="38" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A38" s="16">
         <v>3</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="8" t="s">
         <v>59</v>
       </c>
       <c r="D38" s="9" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E38" s="13">
-        <v>720.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="39" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A39" s="16">
         <v>4</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D39" s="9" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E39" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="40" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A40" s="16">
         <v>5</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="8" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D40" s="9" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E40" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="41" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A41" s="16">
         <v>6</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D41" s="9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E41" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="42" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A42" s="16">
         <v>7</v>
       </c>
       <c r="B42" s="7"/>
-      <c r="C42" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C42" s="8"/>
       <c r="D42" s="9" t="s">
         <v>67</v>
       </c>
       <c r="E42" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="43" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A43" s="16">
         <v>8</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="8"/>
       <c r="D43" s="9" t="s">
         <v>68</v>
       </c>
       <c r="E43" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="44" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A44" s="16">
         <v>9</v>
       </c>
       <c r="B44" s="7"/>
@@ -7110,1662 +6939,1604 @@
       <c r="D51" s="9" t="s">
         <v>76</v>
       </c>
       <c r="E51" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="52" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A52" s="16">
         <v>17</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="8"/>
       <c r="D52" s="9" t="s">
         <v>77</v>
       </c>
       <c r="E52" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="53" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A53" s="16">
         <v>18</v>
       </c>
       <c r="B53" s="7"/>
-      <c r="C53" s="8"/>
+      <c r="C53" s="8" t="s">
+        <v>78</v>
+      </c>
       <c r="D53" s="9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E53" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="54" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A54" s="16">
         <v>19</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D54" s="9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E54" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="55" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A55" s="16">
         <v>20</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="8" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D55" s="9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E55" s="13">
-        <v>500.0</v>
+        <v>1200.0</v>
       </c>
     </row>
     <row r="56" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A56" s="16">
         <v>21</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D56" s="9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E56" s="13">
         <v>1200.0</v>
       </c>
     </row>
     <row r="57" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A57" s="16">
         <v>22</v>
       </c>
       <c r="B57" s="7"/>
       <c r="C57" s="8" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D57" s="9" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E57" s="13">
         <v>1200.0</v>
       </c>
     </row>
     <row r="58" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A58" s="16">
         <v>23</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="8" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D58" s="9" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E58" s="13">
-        <v>1200.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="59" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A59" s="16">
         <v>24</v>
       </c>
       <c r="B59" s="7"/>
       <c r="C59" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D59" s="9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E59" s="13">
-        <v>1050.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="60" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A60" s="16">
         <v>25</v>
       </c>
       <c r="B60" s="7"/>
       <c r="C60" s="8" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D60" s="9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E60" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="61" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A61" s="16">
         <v>26</v>
       </c>
       <c r="B61" s="7"/>
       <c r="C61" s="8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D61" s="9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E61" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="62" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A62" s="16">
         <v>27</v>
       </c>
       <c r="B62" s="7"/>
       <c r="C62" s="8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D62" s="9" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E62" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="63" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A63" s="16">
         <v>28</v>
       </c>
       <c r="B63" s="7"/>
       <c r="C63" s="8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D63" s="9" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E63" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="64" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A64" s="16">
         <v>29</v>
       </c>
       <c r="B64" s="7"/>
       <c r="C64" s="8" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D64" s="9" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E64" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="65" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A65" s="16">
         <v>30</v>
       </c>
       <c r="B65" s="7"/>
       <c r="C65" s="8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D65" s="9" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E65" s="13">
-        <v>1300.0</v>
+        <v>1520.0</v>
       </c>
     </row>
     <row r="66" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A66" s="16">
         <v>31</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D66" s="9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E66" s="13">
         <v>1520.0</v>
       </c>
     </row>
     <row r="67" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A67" s="16">
         <v>32</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D67" s="9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E67" s="13">
         <v>1520.0</v>
       </c>
     </row>
     <row r="68" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A68" s="16">
         <v>33</v>
       </c>
       <c r="B68" s="7"/>
       <c r="C68" s="8" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="D68" s="9" t="s">
         <v>108</v>
       </c>
       <c r="E68" s="13">
-        <v>1520.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="69" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A69" s="16">
         <v>34</v>
       </c>
       <c r="B69" s="7"/>
       <c r="C69" s="8" t="s">
-        <v>16</v>
+        <v>109</v>
       </c>
       <c r="D69" s="9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E69" s="13">
-        <v>880.0</v>
+        <v>1350.0</v>
       </c>
     </row>
     <row r="70" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A70" s="16">
         <v>35</v>
       </c>
       <c r="B70" s="7"/>
       <c r="C70" s="8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D70" s="9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E70" s="13">
-        <v>1350.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="71" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A71" s="16">
         <v>36</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D71" s="9" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E71" s="13">
-        <v>1300.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="72" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A72" s="16">
         <v>37</v>
       </c>
       <c r="B72" s="7"/>
       <c r="C72" s="8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D72" s="9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E72" s="13">
-        <v>800.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="73" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A73" s="16">
         <v>38</v>
       </c>
       <c r="B73" s="7"/>
       <c r="C73" s="8" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D73" s="9" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E73" s="13">
-        <v>1050.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="74" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A74" s="16">
         <v>39</v>
       </c>
       <c r="B74" s="7"/>
       <c r="C74" s="8" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D74" s="9" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E74" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="75" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A75" s="16">
         <v>40</v>
       </c>
       <c r="B75" s="7"/>
       <c r="C75" s="8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D75" s="9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E75" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="76" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A76" s="16">
         <v>41</v>
       </c>
       <c r="B76" s="7"/>
       <c r="C76" s="8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D76" s="9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E76" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="77" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A77" s="16">
         <v>42</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D77" s="9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E77" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="78" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A78" s="16">
         <v>43</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D78" s="9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E78" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="79" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A79" s="16">
         <v>44</v>
       </c>
       <c r="B79" s="7"/>
       <c r="C79" s="8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D79" s="9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E79" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="80" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A80" s="16">
         <v>45</v>
       </c>
       <c r="B80" s="7"/>
       <c r="C80" s="8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D80" s="9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E80" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="81" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A81" s="16">
         <v>46</v>
       </c>
       <c r="B81" s="7"/>
       <c r="C81" s="8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D81" s="9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E81" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="82" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A82" s="16">
         <v>47</v>
       </c>
       <c r="B82" s="7"/>
       <c r="C82" s="8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D82" s="9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E82" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="83" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A83" s="16">
         <v>48</v>
       </c>
       <c r="B83" s="7"/>
       <c r="C83" s="8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D83" s="9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E83" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="84" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A84" s="16">
         <v>49</v>
       </c>
       <c r="B84" s="7"/>
       <c r="C84" s="8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D84" s="9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E84" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="85" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A85" s="16">
         <v>50</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D85" s="9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E85" s="13">
         <v>1300.0</v>
       </c>
     </row>
     <row r="86" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A86" s="16">
         <v>51</v>
       </c>
       <c r="B86" s="7"/>
       <c r="C86" s="8" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D86" s="9" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E86" s="13">
-        <v>1300.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="87" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A87" s="16">
         <v>52</v>
       </c>
       <c r="B87" s="7"/>
       <c r="C87" s="8" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="D87" s="9" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E87" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="88" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A88" s="16">
         <v>53</v>
       </c>
       <c r="B88" s="7"/>
       <c r="C88" s="8" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D88" s="9" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E88" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="89" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A89" s="16">
         <v>54</v>
       </c>
       <c r="B89" s="7"/>
       <c r="C89" s="8" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D89" s="9" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E89" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="90" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A90" s="16">
         <v>55</v>
       </c>
       <c r="B90" s="7"/>
       <c r="C90" s="8" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D90" s="9" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E90" s="13">
-        <v>500.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="91" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A91" s="16">
         <v>56</v>
       </c>
       <c r="B91" s="7"/>
       <c r="C91" s="8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D91" s="9" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E91" s="13">
-        <v>370.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="92" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A92" s="16">
         <v>57</v>
       </c>
       <c r="B92" s="7"/>
       <c r="C92" s="8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D92" s="9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E92" s="13">
-        <v>640.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="93" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A93" s="16">
         <v>58</v>
       </c>
       <c r="B93" s="7"/>
       <c r="C93" s="8" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D93" s="9" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E93" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="94" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A94" s="16">
         <v>59</v>
       </c>
       <c r="B94" s="7"/>
       <c r="C94" s="8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D94" s="9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E94" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="95" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A95" s="16">
         <v>60</v>
       </c>
       <c r="B95" s="7"/>
       <c r="C95" s="8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D95" s="9" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E95" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="96" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A96" s="16">
         <v>61</v>
       </c>
       <c r="B96" s="7"/>
       <c r="C96" s="8" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D96" s="9" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E96" s="13">
-        <v>500.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="97" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A97" s="16">
         <v>62</v>
       </c>
       <c r="B97" s="7"/>
       <c r="C97" s="8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D97" s="9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E97" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="98" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A98" s="16">
         <v>63</v>
       </c>
       <c r="B98" s="7"/>
       <c r="C98" s="8" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D98" s="9" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E98" s="13">
-        <v>640.0</v>
+        <v>820.0</v>
       </c>
     </row>
     <row r="99" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A99" s="16">
         <v>64</v>
       </c>
       <c r="B99" s="7"/>
       <c r="C99" s="8" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D99" s="9" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E99" s="13">
-        <v>500.0</v>
+        <v>465.0</v>
       </c>
     </row>
     <row r="100" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A100" s="16">
         <v>65</v>
       </c>
       <c r="B100" s="7"/>
       <c r="C100" s="8" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D100" s="9" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E100" s="13">
-        <v>820.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="101" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A101" s="16">
         <v>66</v>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="8" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D101" s="9" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E101" s="13">
-        <v>465.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="102" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A102" s="16">
         <v>67</v>
       </c>
       <c r="B102" s="7"/>
       <c r="C102" s="8" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D102" s="9" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E102" s="13">
-        <v>430.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="103" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A103" s="16">
         <v>68</v>
       </c>
       <c r="B103" s="7"/>
-      <c r="C103" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C103" s="8"/>
       <c r="D103" s="9" t="s">
         <v>177</v>
       </c>
       <c r="E103" s="13">
-        <v>640.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="104" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A104" s="16">
         <v>69</v>
       </c>
       <c r="B104" s="7"/>
-      <c r="C104" s="8" t="s">
+      <c r="C104" s="8"/>
+      <c r="D104" s="9" t="s">
         <v>178</v>
       </c>
-      <c r="D104" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E104" s="13">
-        <v>700.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="105" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A105" s="16">
         <v>70</v>
       </c>
       <c r="B105" s="7"/>
-      <c r="C105" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C105" s="8"/>
       <c r="D105" s="9" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E105" s="13">
         <v>880.0</v>
       </c>
     </row>
     <row r="106" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A106" s="16">
         <v>71</v>
       </c>
       <c r="B106" s="7"/>
       <c r="C106" s="8"/>
       <c r="D106" s="9" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="E106" s="13">
         <v>880.0</v>
       </c>
     </row>
     <row r="107" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A107" s="16">
         <v>72</v>
       </c>
       <c r="B107" s="7"/>
-      <c r="C107" s="8"/>
+      <c r="C107" s="8" t="s">
+        <v>181</v>
+      </c>
       <c r="D107" s="9" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="E107" s="13">
-        <v>880.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="108" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A108" s="16">
         <v>73</v>
       </c>
       <c r="B108" s="7"/>
-      <c r="C108" s="8"/>
+      <c r="C108" s="8" t="s">
+        <v>183</v>
+      </c>
       <c r="D108" s="9" t="s">
         <v>184</v>
       </c>
       <c r="E108" s="13">
-        <v>880.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="109" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A109" s="16">
         <v>74</v>
       </c>
       <c r="B109" s="7"/>
-      <c r="C109" s="8"/>
+      <c r="C109" s="8" t="s">
+        <v>185</v>
+      </c>
       <c r="D109" s="9" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E109" s="13">
-        <v>880.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="110" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A110" s="16">
         <v>75</v>
       </c>
       <c r="B110" s="7"/>
       <c r="C110" s="8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D110" s="9" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E110" s="13">
-        <v>750.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="111" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A111" s="16">
         <v>76</v>
       </c>
       <c r="B111" s="7"/>
       <c r="C111" s="8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D111" s="9" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E111" s="13">
-        <v>1050.0</v>
+        <v>830.0</v>
       </c>
     </row>
     <row r="112" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A112" s="16">
         <v>77</v>
       </c>
       <c r="B112" s="7"/>
       <c r="C112" s="8" t="s">
-        <v>190</v>
+        <v>111</v>
       </c>
       <c r="D112" s="9" t="s">
         <v>191</v>
       </c>
       <c r="E112" s="13">
-        <v>850.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="113" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A113" s="16">
         <v>78</v>
       </c>
       <c r="B113" s="7"/>
       <c r="C113" s="8" t="s">
         <v>192</v>
       </c>
       <c r="D113" s="9" t="s">
         <v>193</v>
       </c>
       <c r="E113" s="13">
         <v>1050.0</v>
       </c>
     </row>
     <row r="114" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A114" s="16">
         <v>79</v>
       </c>
       <c r="B114" s="7"/>
       <c r="C114" s="8" t="s">
         <v>194</v>
       </c>
       <c r="D114" s="9" t="s">
         <v>195</v>
       </c>
       <c r="E114" s="13">
-        <v>830.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="115" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A115" s="16">
         <v>80</v>
       </c>
       <c r="B115" s="7"/>
       <c r="C115" s="8" t="s">
-        <v>112</v>
+        <v>196</v>
       </c>
       <c r="D115" s="9" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E115" s="13">
-        <v>1050.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="116" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A116" s="16">
         <v>81</v>
       </c>
       <c r="B116" s="7"/>
       <c r="C116" s="8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D116" s="9" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E116" s="13">
-        <v>1050.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="117" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A117" s="16">
         <v>82</v>
       </c>
       <c r="B117" s="7"/>
       <c r="C117" s="8" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D117" s="9" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E117" s="13">
-        <v>550.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="118" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A118" s="16">
         <v>83</v>
       </c>
       <c r="B118" s="7"/>
       <c r="C118" s="8" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D118" s="9" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E118" s="13">
         <v>640.0</v>
       </c>
     </row>
     <row r="119" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A119" s="16">
         <v>84</v>
       </c>
       <c r="B119" s="7"/>
       <c r="C119" s="8" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D119" s="9" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E119" s="13">
-        <v>650.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="120" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A120" s="16">
         <v>85</v>
       </c>
       <c r="B120" s="7"/>
       <c r="C120" s="8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D120" s="9" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E120" s="13">
-        <v>850.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="121" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A121" s="16">
         <v>86</v>
       </c>
       <c r="B121" s="7"/>
       <c r="C121" s="8" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D121" s="9" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E121" s="13">
-        <v>640.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="122" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A122" s="16">
         <v>87</v>
       </c>
       <c r="B122" s="7"/>
       <c r="C122" s="8" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D122" s="9" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E122" s="13">
-        <v>880.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="123" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A123" s="16">
         <v>88</v>
       </c>
       <c r="B123" s="7"/>
       <c r="C123" s="8" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D123" s="9" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E123" s="13">
-        <v>750.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="124" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A124" s="16">
         <v>89</v>
       </c>
       <c r="B124" s="7"/>
       <c r="C124" s="8" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D124" s="9" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E124" s="13">
         <v>800.0</v>
       </c>
     </row>
     <row r="125" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A125" s="16">
         <v>90</v>
       </c>
       <c r="B125" s="7"/>
       <c r="C125" s="8" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D125" s="9" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E125" s="13">
-        <v>950.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="126" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A126" s="16">
         <v>91</v>
       </c>
       <c r="B126" s="7"/>
       <c r="C126" s="8" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D126" s="9" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E126" s="13">
-        <v>1050.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="127" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A127" s="16">
         <v>92</v>
       </c>
       <c r="B127" s="7"/>
       <c r="C127" s="8" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D127" s="9" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E127" s="13">
         <v>800.0</v>
       </c>
     </row>
     <row r="128" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A128" s="16">
         <v>93</v>
       </c>
       <c r="B128" s="7"/>
       <c r="C128" s="8" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D128" s="9" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E128" s="13">
-        <v>800.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="129" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A129" s="16">
         <v>94</v>
       </c>
       <c r="B129" s="7"/>
       <c r="C129" s="8" t="s">
-        <v>223</v>
+        <v>192</v>
       </c>
       <c r="D129" s="9" t="s">
         <v>224</v>
       </c>
       <c r="E129" s="13">
-        <v>800.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="130" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A130" s="16">
         <v>95</v>
       </c>
       <c r="B130" s="7"/>
       <c r="C130" s="8" t="s">
         <v>225</v>
       </c>
       <c r="D130" s="9" t="s">
         <v>226</v>
       </c>
       <c r="E130" s="13">
-        <v>800.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="131" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A131" s="16">
         <v>96</v>
       </c>
       <c r="B131" s="7"/>
       <c r="C131" s="8" t="s">
         <v>227</v>
       </c>
       <c r="D131" s="9" t="s">
         <v>228</v>
       </c>
       <c r="E131" s="13">
         <v>1050.0</v>
       </c>
     </row>
     <row r="132" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A132" s="16">
         <v>97</v>
       </c>
       <c r="B132" s="7"/>
       <c r="C132" s="8" t="s">
-        <v>197</v>
+        <v>229</v>
       </c>
       <c r="D132" s="9" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E132" s="13">
-        <v>1050.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="133" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A133" s="16">
         <v>98</v>
       </c>
       <c r="B133" s="7"/>
       <c r="C133" s="8" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D133" s="9" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E133" s="13">
+        <v>940.0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" outlineLevel="1">
+      <c r="A134" s="17" t="s">
+        <v>233</v>
+      </c>
+      <c r="B134" s="2"/>
+      <c r="C134" s="2"/>
+      <c r="D134" s="2"/>
+      <c r="E134" s="10"/>
+    </row>
+    <row r="135" spans="1:5" outlineLevel="2">
+      <c r="A135" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B135" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C135" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E135" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" outlineLevel="2">
+      <c r="A136" s="18"/>
+      <c r="B136" s="6"/>
+      <c r="C136" s="6"/>
+      <c r="D136" s="6"/>
+      <c r="E136" s="12"/>
+    </row>
+    <row r="137" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A137" s="16">
+        <v>1</v>
+      </c>
+      <c r="B137" s="7"/>
+      <c r="C137" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="D137" s="9" t="s">
+        <v>235</v>
+      </c>
+      <c r="E137" s="13">
+        <v>400.0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A138" s="16">
+        <v>2</v>
+      </c>
+      <c r="B138" s="7"/>
+      <c r="C138" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="D138" s="9" t="s">
+        <v>237</v>
+      </c>
+      <c r="E138" s="13">
+        <v>450.0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" outlineLevel="1">
+      <c r="A139" s="17" t="s">
+        <v>238</v>
+      </c>
+      <c r="B139" s="2"/>
+      <c r="C139" s="2"/>
+      <c r="D139" s="2"/>
+      <c r="E139" s="10"/>
+    </row>
+    <row r="140" spans="1:5" outlineLevel="2">
+      <c r="A140" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B140" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C140" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E140" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" outlineLevel="2">
+      <c r="A141" s="18"/>
+      <c r="B141" s="6"/>
+      <c r="C141" s="6"/>
+      <c r="D141" s="6"/>
+      <c r="E141" s="12"/>
+    </row>
+    <row r="142" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A142" s="16">
+        <v>1</v>
+      </c>
+      <c r="B142" s="7"/>
+      <c r="C142" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="D142" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="E142" s="13">
+        <v>1100.0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A143" s="16">
+        <v>2</v>
+      </c>
+      <c r="B143" s="7"/>
+      <c r="C143" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="D143" s="9" t="s">
+        <v>242</v>
+      </c>
+      <c r="E143" s="13">
+        <v>370.0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A144" s="16">
+        <v>3</v>
+      </c>
+      <c r="B144" s="7"/>
+      <c r="C144" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="D144" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="E144" s="13">
         <v>1050.0</v>
       </c>
-    </row>
-[...139 lines deleted...]
-      <c r="E144" s="12"/>
     </row>
     <row r="145" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A145" s="16">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B145" s="7"/>
       <c r="C145" s="8" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D145" s="9" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E145" s="13">
-        <v>1100.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="146" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A146" s="16">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B146" s="7"/>
       <c r="C146" s="8" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D146" s="9" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E146" s="13">
-        <v>880.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="147" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A147" s="16">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B147" s="7"/>
       <c r="C147" s="8" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D147" s="9" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E147" s="13">
-        <v>370.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="148" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A148" s="16">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B148" s="7"/>
       <c r="C148" s="8" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D148" s="9" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E148" s="13">
-        <v>1050.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="149" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A149" s="16">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B149" s="7"/>
       <c r="C149" s="8" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D149" s="9" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E149" s="13">
-        <v>600.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="150" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A150" s="16">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B150" s="7"/>
       <c r="C150" s="8" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D150" s="9" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E150" s="13">
-        <v>800.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="151" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A151" s="16">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B151" s="7"/>
       <c r="C151" s="8" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D151" s="9" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E151" s="13">
-        <v>470.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="152" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A152" s="16">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B152" s="7"/>
       <c r="C152" s="8" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D152" s="9" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E152" s="13">
-        <v>1000.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="153" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A153" s="16">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B153" s="7"/>
       <c r="C153" s="8" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D153" s="9" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E153" s="13">
-        <v>650.0</v>
+        <v>980.0</v>
       </c>
     </row>
     <row r="154" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A154" s="16">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B154" s="7"/>
       <c r="C154" s="8" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D154" s="9" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E154" s="13">
-        <v>750.0</v>
+        <v>1120.0</v>
       </c>
     </row>
     <row r="155" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A155" s="16">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B155" s="7"/>
       <c r="C155" s="8" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D155" s="9" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E155" s="13">
-        <v>1050.0</v>
-[...58 lines deleted...]
-      <c r="E159" s="13">
         <v>1100.0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A10:E158"/>
+  <autoFilter ref="A10:E154"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A11:E11"/>
     <mergeCell ref="A33:E33"/>
     <mergeCell ref="A35:E35"/>
-    <mergeCell ref="C42:C53"/>
-[...1 lines deleted...]
-    <mergeCell ref="A137:E137"/>
+    <mergeCell ref="C41:C52"/>
+    <mergeCell ref="C102:C106"/>
+    <mergeCell ref="A134:E134"/>
+    <mergeCell ref="A136:E136"/>
     <mergeCell ref="A139:E139"/>
-    <mergeCell ref="A142:E142"/>
-    <mergeCell ref="A144:E144"/>
+    <mergeCell ref="A141:E141"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>http://zont-opt.ru/</dc:creator>
+  <dc:creator>https://zont-opt.ru/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте http://zont-opt.ru/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте https://zont-opt.ru/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>