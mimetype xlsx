--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -36,51 +36,51 @@
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$10:$E$169</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="308">
   <si>
     <t>Прайс-лист зонты оптом</t>
   </si>
   <si>
     <t>https://zont-opt.ru/</t>
   </si>
   <si>
     <t>Оптовый прайс-лист.</t>
   </si>
   <si>
     <t>Viber, WhatsUP +7 (916) 408-90-37</t>
   </si>
   <si>
     <t>+7 495 162-21-86 Многоканальный</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-12 15:58:19</t>
+    <t>Актуальность прайса на: 2026-06-26 23:09:17</t>
   </si>
   <si>
     <t>Женские зонты</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>Женский зонт автомат M.N.S арт. 435 с прозрачным куполом</t>
   </si>
@@ -690,62 +690,50 @@
   <si>
     <t>121-13</t>
   </si>
   <si>
     <t>Зонт автомат темно фиолетового цвета</t>
   </si>
   <si>
     <t>121-8</t>
   </si>
   <si>
     <t>Зонт автомат фиолетового цвета</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Зонт женский автомат арт. 173</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>Зонт женский с цветами автомат (642)</t>
   </si>
   <si>
-    <t>3111</t>
-[...10 lines deleted...]
-  <si>
     <t>1715D</t>
   </si>
   <si>
     <t>Шёлковый женский зонт автомат "ЦВЕТЫ"</t>
   </si>
   <si>
     <t>Полуавтомат</t>
   </si>
   <si>
     <t>А544</t>
   </si>
   <si>
     <t>Женский зонт полуавтомат Universal арт. А544 однотонный Женский зонт полуавтомат Universal арт. А544 однотонный</t>
   </si>
   <si>
     <t>К525</t>
   </si>
   <si>
     <t>Женский зонт полуавтомат Universal арт. К525 с проявляющимся рисунком Женский зонт полуавтомат Universal арт. К525 однотонный купол</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>Женский зонт полуавтомат в стиле Burberry (955)</t>
@@ -864,96 +852,108 @@
   <si>
     <t>Однотонный зонт</t>
   </si>
   <si>
     <t>Трость</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Женский зонт трость белый (108)</t>
   </si>
   <si>
     <t>SLJ17109</t>
   </si>
   <si>
     <t>Женский зонт трость сатин жаккард SLJ17109 Женский зонт трость сатин жаккард SLJ17109</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>Зонт полуавтомат арт. 2162</t>
   </si>
   <si>
+    <t>CPY66</t>
+  </si>
+  <si>
+    <t>Зонт трость 8 спиц арт. CPY66</t>
+  </si>
+  <si>
     <t>430</t>
   </si>
   <si>
     <t>Зонт трость классический 24 спицы art. 430</t>
   </si>
   <si>
     <t>Т309</t>
   </si>
   <si>
     <t>Зонт трость классический с деревянной ручкой art.  Т309</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Зонт трость классический с деревянной ручкой art. 176</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>Зонт трость классический с деревянной ручкой art. 2762</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>Зонт трость классический с деревянной ручкой art. 2765</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>Зонт трость прозрачный купол арт. 688</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>Зонт трость прозрачный купол арт. 940 (500)</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>Зонт трость хамелион арт. 2202</t>
+  </si>
+  <si>
+    <t>417</t>
+  </si>
+  <si>
+    <t>Зонт-трость с ручкой крючок женские  art. 417</t>
   </si>
   <si>
     <t>UN17</t>
   </si>
   <si>
     <t>Прозрачный зонт трость Universal арт. UN17</t>
   </si>
   <si>
     <t>UN123</t>
   </si>
   <si>
     <t>Прозрачный зонт трость арт. UN123</t>
   </si>
   <si>
     <t>Механический</t>
   </si>
   <si>
     <t>019</t>
   </si>
   <si>
     <t>Механически женский зонт тюльпаны (019)</t>
   </si>
   <si>
     <t>2755</t>
   </si>
@@ -1100,51 +1100,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653fc9fa7d2c9e0283ecaba63740a18.PNG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89dc9035bd821a73c710da6b37e696.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b469d3e103efd34fad9fcfc4e1f4d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e2f61c4e4a1e4c8d67ea22d686c20.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37802e5287dc9893d19394ab5e91822c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799f444fce01f8d0280548627b3b83c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047e6c7b4c4f2120bc8d2a6dfc28166.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb33936f0d13f88fc6588d4b8d8f6cf.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413c24faa0177e861c3dfa5e2a2baf6.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6b1799a907784104f93647cd7ef6a.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c116b8713982defb25136b656d9d5e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b82018f747c55437e2d123918d05f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b88cdd3e44ccd5f881d384ca2424c2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e400f597381bc702c4e216b547b2b.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855762abe8c7cd8e02dc64d15156493.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9a62c348246d2cd0655185b152623.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179783107cdae34e1a7d22c5008cfec6.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261b59212ef5074f4ae4c4ad794cd7f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb85303aa94c158a4b5066e91aff24.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c5db3d9d28e78f33a607a3443772a.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b56bfc22c53db5030351dda0c1048c.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aae816df67015d3b65f5e0b4dabf1a.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3dc54b0f27ddb50257c932ee5ad51.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3641469b388c6f638079e3e5764c1.PNG"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2f850a27671c0acfd522a68f66b4a.PNG"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2944febd7eed44457ffccb931bf93a.JPG"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9003f67dab6b98e6dfecbb12403a74b.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3dfa748153ea56a299e024531c841.JPG"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699aadb415c7fa9134616253f5a85261.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c5cc39090fe4cf1408e74bee356c8.JPG"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2700f29c5bf1e5210a978f0009bc3.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e13ec98e97de26b34da5984b93aaa0.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3dacd32db1ae8dc118e588a574ea9.JPG"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad961c20e037d6eafc0091514056a1a.JPG"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716a870793845c594ae96faebed626b.JPG"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde998df4ff8aa485da1ef6ef21e7cd.JPG"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4567c56f5243b57d72639b7cc422e.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442ddc833f2b94755a8bc17ec69ca23.JPG"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b8a53ed5bd5ba1949669a3dbfae07.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1e38e5802a2a09cb63cd7cf4d8dee.JPG"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510cd46918a6b8b873c02c3c52a4ab8.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d1e2d34e1a664d48abeb4161545a1.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7871e8b8b4d0643b770d8cf5fa1251d.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d468a53aff4b89f188a3b0ddbb461.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f6f82a7838fe22c94c45fe74def10.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d523678832a5571fad0dda6130c42.PNG"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c6c038e7b84dd24969169f1fedd88.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c577e73af7a462ddfb938d23ac2fe.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d150b2aba537bdd91ea0be49cc37f2.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca73a57d0c36273c0b12a4b5f895050.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eff1b8f38a371217e0c79da6169e15.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23138ba4cb2db4d4232e8b1e3d85a344.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6494d3d8e60a78d3076ce7b14eee27c.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c317cb491ee42e57b3f710aa32e144.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda7dc51cf2fa5f7c1c00a027cc9c71.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8856926a225cf6f3bba104be3eeff.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085d947490968071361238a54107d82.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03265f50d70c8e2dd87299e29f74a2.JPG"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58071b29bf03bb12d1f2f0b7a4860f5.JPG"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c67b1441312802f3d3873ae9be681.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb9ca05608aa9aa112f9b235c15809.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da922989c71f637243bcbcfe4efa15.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df3e617dfece726f4b1309ee9ca5e6.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcc9628631f4ed89f6afc2e21c48f9.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108e6a0f9f3ae67ba74f5bb06ebf96c.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94b7c99c8356334c88dbdd7685582c.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce369f0e66e0078435a48167cce1a7f0.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f1702457109a5e981d404525594e4.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f28458da565a7904abf7dd278fdbb.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cbfcff14722dba4ea18f8bb8475f5.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a82ca9bd17b7a78cc07c87793b8cb.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34f186f243e5447edbed1bc73f3b8f.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac764ca289d51365300b7b57c3253a4.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77d6906dc5d3e0a28b3e11755a6f1b.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380390d3c1d1de8a40fd944c24809ce.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e72da03752ff3dfe92b60dbe719985.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc6c4bed68febe65bc4e24debb9313.PNG"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f24948c7fbcba683cdc6561b99199.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b033e9e6ae2d760e0de594a6300a521.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114b64966da7a5f7a6412881b8893f6.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963a9e7222a1a1b384225a395557b96.PNG"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dee6a8a2bee018737d2660aa7d6284.PNG"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dea0bcc75772220ea00fdf8babfc70.PNG"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f136561a532127a91a43f420d46e3.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e285036885083094d0723b1b5322306.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0d628ad8473ae5316084941aa43d3.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b8f10fff77b6236a7136eef6099cf.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6df38f36836308b566bf74a3e90eab.PNG"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae4757bd1d02a624096b28c16ee917.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c23583b5af24b4cbc7f9597522213d.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2b06fb32c4c7f2e4e9ce1b150bb4f.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1cf8e39e5f15811209b2ef14f1c62.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029390519eface348bb0a99760a7df29.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e030abd357879abcfe3544fa83d42fa.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62310c80788f94bbc4e483a9404de2.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9ba41ee2f62841497c318cb7c4d0f.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ae75beaf1407199be4b2bf91384c7.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58382b05e1c68fb64eb70d2c6305313d.PNG"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaaac0b7749103fc168618e228a6d79.PNG"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3442c47620b4d4777116c34c69ca318.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17544232539a733e8f9519c13de9b5.webp"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d96110aa1e59840ad55b4c3cfd709.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607863e0e6a29635acbb2449b51721a7.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b0a98d10cba843c6ea9f9a69481a5.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de673f4feedc8359ecd5696f907d212.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb47fbd9ae48ff214bbb0c98bcddb5d.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cd177563d1a7e5dfb5511aa96c3b3.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69efa56e9eee55a01d170cdabc988a.PNG"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d582f50fe6a10ee34ec851f1225d1.JPG"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94fb85b9b1ff13f6cc46f38db2d86a.JPG"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050376e0311788eea6855631c09dfea.JPG"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23662690fe646ce017cbc4c8b65790e.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1a59b4cffc82b38979a7f33009881.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1977f7bdb450197ab09aa04680a5ead.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28c258aee0a3f7906c426263a696ee.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb41d6ab7b7221b8a040d246bfaf162.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5312f613bc2d1ef4219a4fc5eb8466.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683f2abd4f5ec6c6b342da340d0be13.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a353a046944947527933b6d15cb1b46.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954183de92a36787c019f940e6ad643.JPG"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63986aecfb876aa26852c137e3f40c9.JPG"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16d80051a5e351186a3e1226ba5b5e.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccbf5f64ca13624a6a20c3280bb2bb.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974439ed7df18d22b56c7b229b7235d.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bedd6fd96f5f0dde4bd6448d1605e.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cdac4fcfbee7b3969f745942cedd7.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50460905c3eae913cca548e17a998a.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7637de4cc0b251206a3dcbbf087f2.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddd46a7f8d39ace4c05820a7422b2d.PNG"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d8e226ab49d6c5bf1718e35945c5f.jpeg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0095e836ba6858f61bbc26757bbdc7.PNG"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b1ce02908d6d2fe7ca0db589bcea5.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87689c96f1a84b8a9270a459bce727.JPG"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ab3716ba8ea59f72416f823e1c56a.jpeg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a402218f21f53353293ac53c0a821fb.webp"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa195c95212196bf59d2cfff116e057e.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41042ae2ca4e400852b33a52de4f6510.PNG"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf946977b54cead6267877b6509f8e.PNG"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f1227a13b95589b401d90adb5aeb3.jpeg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75444b3bacbedf6cea94361804d97af5.jpeg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862969cb7910277aefc75ce0a2cab20.webp"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a20513066ae0d85d8e3c83f51212a.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffadbdb6ccef1b6cda44c9e2cf178bd.jpeg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745a0a300e069674c5880a572a811c2.jpeg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1915ef962313484b79509f96cd405f.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ee1db24eebdb2fdd9533a136ab41d.webp"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ab4f2035c0eab7e0eb7d236ce02d5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653fc9fa7d2c9e0283ecaba63740a18.PNG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89dc9035bd821a73c710da6b37e696.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b469d3e103efd34fad9fcfc4e1f4d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e2f61c4e4a1e4c8d67ea22d686c20.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37802e5287dc9893d19394ab5e91822c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799f444fce01f8d0280548627b3b83c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047e6c7b4c4f2120bc8d2a6dfc28166.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb33936f0d13f88fc6588d4b8d8f6cf.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413c24faa0177e861c3dfa5e2a2baf6.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6b1799a907784104f93647cd7ef6a.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c116b8713982defb25136b656d9d5e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b82018f747c55437e2d123918d05f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b88cdd3e44ccd5f881d384ca2424c2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e400f597381bc702c4e216b547b2b.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855762abe8c7cd8e02dc64d15156493.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9a62c348246d2cd0655185b152623.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179783107cdae34e1a7d22c5008cfec6.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261b59212ef5074f4ae4c4ad794cd7f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb85303aa94c158a4b5066e91aff24.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c5db3d9d28e78f33a607a3443772a.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b56bfc22c53db5030351dda0c1048c.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aae816df67015d3b65f5e0b4dabf1a.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3dc54b0f27ddb50257c932ee5ad51.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3641469b388c6f638079e3e5764c1.PNG"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2f850a27671c0acfd522a68f66b4a.PNG"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2944febd7eed44457ffccb931bf93a.JPG"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9003f67dab6b98e6dfecbb12403a74b.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3dfa748153ea56a299e024531c841.JPG"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699aadb415c7fa9134616253f5a85261.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c5cc39090fe4cf1408e74bee356c8.JPG"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2700f29c5bf1e5210a978f0009bc3.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e13ec98e97de26b34da5984b93aaa0.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3dacd32db1ae8dc118e588a574ea9.JPG"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad961c20e037d6eafc0091514056a1a.JPG"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716a870793845c594ae96faebed626b.JPG"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde998df4ff8aa485da1ef6ef21e7cd.JPG"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4567c56f5243b57d72639b7cc422e.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442ddc833f2b94755a8bc17ec69ca23.JPG"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b8a53ed5bd5ba1949669a3dbfae07.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1e38e5802a2a09cb63cd7cf4d8dee.JPG"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510cd46918a6b8b873c02c3c52a4ab8.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d1e2d34e1a664d48abeb4161545a1.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7871e8b8b4d0643b770d8cf5fa1251d.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d468a53aff4b89f188a3b0ddbb461.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f6f82a7838fe22c94c45fe74def10.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d523678832a5571fad0dda6130c42.PNG"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c6c038e7b84dd24969169f1fedd88.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c577e73af7a462ddfb938d23ac2fe.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d150b2aba537bdd91ea0be49cc37f2.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca73a57d0c36273c0b12a4b5f895050.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eff1b8f38a371217e0c79da6169e15.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23138ba4cb2db4d4232e8b1e3d85a344.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6494d3d8e60a78d3076ce7b14eee27c.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c317cb491ee42e57b3f710aa32e144.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda7dc51cf2fa5f7c1c00a027cc9c71.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8856926a225cf6f3bba104be3eeff.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085d947490968071361238a54107d82.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03265f50d70c8e2dd87299e29f74a2.JPG"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58071b29bf03bb12d1f2f0b7a4860f5.JPG"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c67b1441312802f3d3873ae9be681.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb9ca05608aa9aa112f9b235c15809.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da922989c71f637243bcbcfe4efa15.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df3e617dfece726f4b1309ee9ca5e6.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcc9628631f4ed89f6afc2e21c48f9.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108e6a0f9f3ae67ba74f5bb06ebf96c.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94b7c99c8356334c88dbdd7685582c.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce369f0e66e0078435a48167cce1a7f0.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f1702457109a5e981d404525594e4.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f28458da565a7904abf7dd278fdbb.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cbfcff14722dba4ea18f8bb8475f5.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a82ca9bd17b7a78cc07c87793b8cb.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34f186f243e5447edbed1bc73f3b8f.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac764ca289d51365300b7b57c3253a4.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77d6906dc5d3e0a28b3e11755a6f1b.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380390d3c1d1de8a40fd944c24809ce.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e72da03752ff3dfe92b60dbe719985.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc6c4bed68febe65bc4e24debb9313.PNG"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f24948c7fbcba683cdc6561b99199.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b033e9e6ae2d760e0de594a6300a521.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114b64966da7a5f7a6412881b8893f6.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963a9e7222a1a1b384225a395557b96.PNG"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dee6a8a2bee018737d2660aa7d6284.PNG"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dea0bcc75772220ea00fdf8babfc70.PNG"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f136561a532127a91a43f420d46e3.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e285036885083094d0723b1b5322306.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0d628ad8473ae5316084941aa43d3.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b8f10fff77b6236a7136eef6099cf.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6df38f36836308b566bf74a3e90eab.PNG"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae4757bd1d02a624096b28c16ee917.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c23583b5af24b4cbc7f9597522213d.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2b06fb32c4c7f2e4e9ce1b150bb4f.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1cf8e39e5f15811209b2ef14f1c62.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029390519eface348bb0a99760a7df29.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e030abd357879abcfe3544fa83d42fa.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62310c80788f94bbc4e483a9404de2.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9ba41ee2f62841497c318cb7c4d0f.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ae75beaf1407199be4b2bf91384c7.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58382b05e1c68fb64eb70d2c6305313d.PNG"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaaac0b7749103fc168618e228a6d79.PNG"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3442c47620b4d4777116c34c69ca318.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17544232539a733e8f9519c13de9b5.webp"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d96110aa1e59840ad55b4c3cfd709.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607863e0e6a29635acbb2449b51721a7.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b0a98d10cba843c6ea9f9a69481a5.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de673f4feedc8359ecd5696f907d212.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb47fbd9ae48ff214bbb0c98bcddb5d.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d582f50fe6a10ee34ec851f1225d1.JPG"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94fb85b9b1ff13f6cc46f38db2d86a.JPG"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050376e0311788eea6855631c09dfea.JPG"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23662690fe646ce017cbc4c8b65790e.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1a59b4cffc82b38979a7f33009881.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1977f7bdb450197ab09aa04680a5ead.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28c258aee0a3f7906c426263a696ee.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb41d6ab7b7221b8a040d246bfaf162.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5312f613bc2d1ef4219a4fc5eb8466.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683f2abd4f5ec6c6b342da340d0be13.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a353a046944947527933b6d15cb1b46.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954183de92a36787c019f940e6ad643.JPG"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63986aecfb876aa26852c137e3f40c9.JPG"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16d80051a5e351186a3e1226ba5b5e.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccbf5f64ca13624a6a20c3280bb2bb.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974439ed7df18d22b56c7b229b7235d.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bedd6fd96f5f0dde4bd6448d1605e.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cdac4fcfbee7b3969f745942cedd7.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50460905c3eae913cca548e17a998a.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7637de4cc0b251206a3dcbbf087f2.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddd46a7f8d39ace4c05820a7422b2d.PNG"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d8e226ab49d6c5bf1718e35945c5f.jpeg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0095e836ba6858f61bbc26757bbdc7.PNG"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b1ce02908d6d2fe7ca0db589bcea5.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87689c96f1a84b8a9270a459bce727.JPG"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ab3716ba8ea59f72416f823e1c56a.jpeg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d914a74f0a19a588299b1c3cc9653a.jpeg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a402218f21f53353293ac53c0a821fb.webp"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa195c95212196bf59d2cfff116e057e.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41042ae2ca4e400852b33a52de4f6510.PNG"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf946977b54cead6267877b6509f8e.PNG"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f1227a13b95589b401d90adb5aeb3.jpeg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75444b3bacbedf6cea94361804d97af5.jpeg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862969cb7910277aefc75ce0a2cab20.webp"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a20513066ae0d85d8e3c83f51212a.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317da6e3926a3fc6da3f141683257884.JPG"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffadbdb6ccef1b6cda44c9e2cf178bd.jpeg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745a0a300e069674c5880a572a811c2.jpeg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1915ef962313484b79509f96cd405f.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ee1db24eebdb2fdd9533a136ab41d.webp"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ab4f2035c0eab7e0eb7d236ce02d5.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_2337" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -5042,1346 +5042,1346 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_2765" descr=""/>
+        <xdr:cNvPr id="107" name="product_2507" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>121</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="108" name="product_2871" descr=""/>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="product_2254" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>122</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="109" name="product_2507" descr=""/>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="product_2066" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_2254" descr=""/>
+        <xdr:cNvPr id="110" name="product_2417" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_2066" descr=""/>
+        <xdr:cNvPr id="111" name="product_2409" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_2417" descr=""/>
+        <xdr:cNvPr id="112" name="product_2404" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_2409" descr=""/>
+        <xdr:cNvPr id="113" name="product_2477" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_2404" descr=""/>
+        <xdr:cNvPr id="114" name="product_2406" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_2477" descr=""/>
+        <xdr:cNvPr id="115" name="product_2515" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_2406" descr=""/>
+        <xdr:cNvPr id="116" name="product_2415" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_2515" descr=""/>
+        <xdr:cNvPr id="117" name="product_2413" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_2415" descr=""/>
+        <xdr:cNvPr id="118" name="product_1381" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_2413" descr=""/>
+        <xdr:cNvPr id="119" name="product_1379" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_1381" descr=""/>
+        <xdr:cNvPr id="120" name="product_2397" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_1379" descr=""/>
+        <xdr:cNvPr id="121" name="product_2411" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_2397" descr=""/>
+        <xdr:cNvPr id="122" name="product_2393" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_2411" descr=""/>
+        <xdr:cNvPr id="123" name="product_2407" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_2393" descr=""/>
+        <xdr:cNvPr id="124" name="product_3069" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_2407" descr=""/>
+        <xdr:cNvPr id="125" name="product_2829" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_3069" descr=""/>
+        <xdr:cNvPr id="126" name="product_3068" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_2829" descr=""/>
+        <xdr:cNvPr id="127" name="product_2827" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_3068" descr=""/>
+        <xdr:cNvPr id="128" name="product_2476" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_2827" descr=""/>
+        <xdr:cNvPr id="129" name="product_2815" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>146</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="130" name="product_2476" descr=""/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="product_2428" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>147</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="131" name="product_2815" descr=""/>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="product_1389" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_2428" descr=""/>
+        <xdr:cNvPr id="132" name="product_2896" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_1389" descr=""/>
+        <xdr:cNvPr id="133" name="product_2903" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_2896" descr=""/>
+        <xdr:cNvPr id="134" name="product_3074" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_3074" descr=""/>
+        <xdr:cNvPr id="135" name="product_3075" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_3075" descr=""/>
+        <xdr:cNvPr id="136" name="product_2881" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_2881" descr=""/>
+        <xdr:cNvPr id="137" name="product_2967" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_2967" descr=""/>
+        <xdr:cNvPr id="138" name="product_2838" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_2838" descr=""/>
+        <xdr:cNvPr id="139" name="product_3071" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_3071" descr=""/>
+        <xdr:cNvPr id="140" name="product_3072" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_3072" descr=""/>
+        <xdr:cNvPr id="141" name="product_2864" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_2864" descr=""/>
+        <xdr:cNvPr id="142" name="product_3079" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
@@ -8555,662 +8555,662 @@
         <v>82</v>
       </c>
       <c r="B120" s="7"/>
       <c r="C120" s="8" t="s">
         <v>221</v>
       </c>
       <c r="D120" s="9" t="s">
         <v>222</v>
       </c>
       <c r="E120" s="13">
         <v>480.0</v>
       </c>
     </row>
     <row r="121" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A121" s="16">
         <v>83</v>
       </c>
       <c r="B121" s="7"/>
       <c r="C121" s="8" t="s">
         <v>223</v>
       </c>
       <c r="D121" s="9" t="s">
         <v>224</v>
       </c>
       <c r="E121" s="13">
-        <v>520.0</v>
-[...7 lines deleted...]
-      <c r="C122" s="8" t="s">
+        <v>720.0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" outlineLevel="1">
+      <c r="A122" s="17" t="s">
         <v>225</v>
       </c>
-      <c r="D122" s="9" t="s">
+      <c r="B122" s="2"/>
+      <c r="C122" s="2"/>
+      <c r="D122" s="2"/>
+      <c r="E122" s="10"/>
+    </row>
+    <row r="123" spans="1:5" outlineLevel="2">
+      <c r="A123" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B123" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C123" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E123" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" outlineLevel="2">
+      <c r="A124" s="18"/>
+      <c r="B124" s="6"/>
+      <c r="C124" s="6"/>
+      <c r="D124" s="6"/>
+      <c r="E124" s="12"/>
+    </row>
+    <row r="125" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A125" s="16">
+        <v>1</v>
+      </c>
+      <c r="B125" s="7"/>
+      <c r="C125" s="8" t="s">
         <v>226</v>
       </c>
-      <c r="E122" s="13">
-[...8 lines deleted...]
-      <c r="C123" s="8" t="s">
+      <c r="D125" s="9" t="s">
         <v>227</v>
       </c>
-      <c r="D123" s="9" t="s">
+      <c r="E125" s="13">
+        <v>420.0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A126" s="16">
+        <v>2</v>
+      </c>
+      <c r="B126" s="7"/>
+      <c r="C126" s="8" t="s">
         <v>228</v>
       </c>
-      <c r="E123" s="13">
-[...4 lines deleted...]
-      <c r="A124" s="17" t="s">
+      <c r="D126" s="9" t="s">
         <v>229</v>
       </c>
-      <c r="B124" s="2"/>
-[...26 lines deleted...]
-      <c r="E126" s="12"/>
+      <c r="E126" s="13">
+        <v>600.0</v>
+      </c>
     </row>
     <row r="127" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A127" s="16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B127" s="7"/>
       <c r="C127" s="8" t="s">
         <v>230</v>
       </c>
       <c r="D127" s="9" t="s">
         <v>231</v>
       </c>
       <c r="E127" s="13">
-        <v>420.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="128" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A128" s="16">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B128" s="7"/>
       <c r="C128" s="8" t="s">
         <v>232</v>
       </c>
       <c r="D128" s="9" t="s">
         <v>233</v>
       </c>
       <c r="E128" s="13">
-        <v>600.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="129" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A129" s="16">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B129" s="7"/>
       <c r="C129" s="8" t="s">
         <v>234</v>
       </c>
       <c r="D129" s="9" t="s">
         <v>235</v>
       </c>
       <c r="E129" s="13">
-        <v>640.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="130" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A130" s="16">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B130" s="7"/>
       <c r="C130" s="8" t="s">
         <v>236</v>
       </c>
       <c r="D130" s="9" t="s">
         <v>237</v>
       </c>
       <c r="E130" s="13">
-        <v>700.0</v>
+        <v>528.0</v>
       </c>
     </row>
     <row r="131" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A131" s="16">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B131" s="7"/>
       <c r="C131" s="8" t="s">
         <v>238</v>
       </c>
       <c r="D131" s="9" t="s">
         <v>239</v>
       </c>
       <c r="E131" s="13">
-        <v>550.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="132" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A132" s="16">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B132" s="7"/>
       <c r="C132" s="8" t="s">
         <v>240</v>
       </c>
       <c r="D132" s="9" t="s">
         <v>241</v>
       </c>
       <c r="E132" s="13">
-        <v>528.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="133" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A133" s="16">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B133" s="7"/>
       <c r="C133" s="8" t="s">
         <v>242</v>
       </c>
       <c r="D133" s="9" t="s">
         <v>243</v>
       </c>
       <c r="E133" s="13">
-        <v>540.0</v>
+        <v>488.0</v>
       </c>
     </row>
     <row r="134" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A134" s="16">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B134" s="7"/>
       <c r="C134" s="8" t="s">
         <v>244</v>
       </c>
       <c r="D134" s="9" t="s">
         <v>245</v>
       </c>
       <c r="E134" s="13">
-        <v>475.0</v>
+        <v>713.0</v>
       </c>
     </row>
     <row r="135" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A135" s="16">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B135" s="7"/>
       <c r="C135" s="8" t="s">
         <v>246</v>
       </c>
       <c r="D135" s="9" t="s">
         <v>247</v>
       </c>
       <c r="E135" s="13">
-        <v>488.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="136" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A136" s="16">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B136" s="7"/>
       <c r="C136" s="8" t="s">
         <v>248</v>
       </c>
       <c r="D136" s="9" t="s">
         <v>249</v>
       </c>
       <c r="E136" s="13">
-        <v>713.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="137" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A137" s="16">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B137" s="7"/>
       <c r="C137" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D137" s="9" t="s">
         <v>251</v>
       </c>
       <c r="E137" s="13">
-        <v>560.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="138" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A138" s="16">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B138" s="7"/>
       <c r="C138" s="8" t="s">
         <v>252</v>
       </c>
       <c r="D138" s="9" t="s">
         <v>253</v>
       </c>
       <c r="E138" s="13">
-        <v>560.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="139" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A139" s="16">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B139" s="7"/>
       <c r="C139" s="8" t="s">
         <v>254</v>
       </c>
       <c r="D139" s="9" t="s">
         <v>255</v>
       </c>
       <c r="E139" s="13">
-        <v>540.0</v>
+        <v>726.0</v>
       </c>
     </row>
     <row r="140" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A140" s="16">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B140" s="7"/>
       <c r="C140" s="8" t="s">
         <v>256</v>
       </c>
       <c r="D140" s="9" t="s">
         <v>257</v>
       </c>
       <c r="E140" s="13">
-        <v>600.0</v>
+        <v>726.0</v>
       </c>
     </row>
     <row r="141" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A141" s="16">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B141" s="7"/>
       <c r="C141" s="8" t="s">
         <v>258</v>
       </c>
       <c r="D141" s="9" t="s">
         <v>259</v>
       </c>
       <c r="E141" s="13">
-        <v>726.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="142" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A142" s="16">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B142" s="7"/>
       <c r="C142" s="8" t="s">
         <v>260</v>
       </c>
       <c r="D142" s="9" t="s">
         <v>261</v>
       </c>
       <c r="E142" s="13">
-        <v>726.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="143" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A143" s="16">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B143" s="7"/>
       <c r="C143" s="8" t="s">
         <v>262</v>
       </c>
       <c r="D143" s="9" t="s">
         <v>263</v>
       </c>
       <c r="E143" s="13">
-        <v>520.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="144" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A144" s="16">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B144" s="7"/>
       <c r="C144" s="8" t="s">
         <v>264</v>
       </c>
       <c r="D144" s="9" t="s">
         <v>265</v>
       </c>
       <c r="E144" s="13">
-        <v>600.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="145" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A145" s="16">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B145" s="7"/>
       <c r="C145" s="8" t="s">
         <v>266</v>
       </c>
       <c r="D145" s="9" t="s">
         <v>267</v>
       </c>
       <c r="E145" s="13">
-        <v>430.0</v>
+        <v>1135.0</v>
       </c>
     </row>
     <row r="146" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A146" s="16">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B146" s="7"/>
       <c r="C146" s="8" t="s">
         <v>268</v>
       </c>
       <c r="D146" s="9" t="s">
         <v>269</v>
       </c>
       <c r="E146" s="13">
         <v>450.0</v>
       </c>
     </row>
-    <row r="147" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C147" s="8" t="s">
+    <row r="147" spans="1:5" outlineLevel="1">
+      <c r="A147" s="17" t="s">
         <v>270</v>
       </c>
-      <c r="D147" s="9" t="s">
+      <c r="B147" s="2"/>
+      <c r="C147" s="2"/>
+      <c r="D147" s="2"/>
+      <c r="E147" s="10"/>
+    </row>
+    <row r="148" spans="1:5" outlineLevel="2">
+      <c r="A148" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B148" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C148" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E148" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" outlineLevel="2">
+      <c r="A149" s="18"/>
+      <c r="B149" s="6"/>
+      <c r="C149" s="6"/>
+      <c r="D149" s="6"/>
+      <c r="E149" s="12"/>
+    </row>
+    <row r="150" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A150" s="16">
+        <v>1</v>
+      </c>
+      <c r="B150" s="7"/>
+      <c r="C150" s="8" t="s">
         <v>271</v>
       </c>
-      <c r="E147" s="13">
-[...8 lines deleted...]
-      <c r="C148" s="8" t="s">
+      <c r="D150" s="9" t="s">
         <v>272</v>
       </c>
-      <c r="D148" s="9" t="s">
+      <c r="E150" s="13">
+        <v>400.0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A151" s="16">
+        <v>2</v>
+      </c>
+      <c r="B151" s="7"/>
+      <c r="C151" s="8" t="s">
         <v>273</v>
       </c>
-      <c r="E148" s="13">
-[...4 lines deleted...]
-      <c r="A149" s="17" t="s">
+      <c r="D151" s="9" t="s">
         <v>274</v>
       </c>
-      <c r="B149" s="2"/>
-[...26 lines deleted...]
-      <c r="E151" s="12"/>
+      <c r="E151" s="13">
+        <v>720.0</v>
+      </c>
     </row>
     <row r="152" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A152" s="16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B152" s="7"/>
       <c r="C152" s="8" t="s">
         <v>275</v>
       </c>
       <c r="D152" s="9" t="s">
         <v>276</v>
       </c>
       <c r="E152" s="13">
-        <v>400.0</v>
+        <v>1040.0</v>
       </c>
     </row>
     <row r="153" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A153" s="16">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B153" s="7"/>
       <c r="C153" s="8" t="s">
         <v>277</v>
       </c>
       <c r="D153" s="9" t="s">
         <v>278</v>
       </c>
       <c r="E153" s="13">
-        <v>720.0</v>
+        <v>440.0</v>
       </c>
     </row>
     <row r="154" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A154" s="16">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B154" s="7"/>
       <c r="C154" s="8" t="s">
         <v>279</v>
       </c>
       <c r="D154" s="9" t="s">
         <v>280</v>
       </c>
       <c r="E154" s="13">
-        <v>1040.0</v>
+        <v>960.0</v>
       </c>
     </row>
     <row r="155" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A155" s="16">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B155" s="7"/>
       <c r="C155" s="8" t="s">
         <v>281</v>
       </c>
       <c r="D155" s="9" t="s">
         <v>282</v>
       </c>
       <c r="E155" s="13">
-        <v>960.0</v>
+        <v>1150.0</v>
       </c>
     </row>
     <row r="156" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A156" s="16">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B156" s="7"/>
       <c r="C156" s="8" t="s">
         <v>283</v>
       </c>
       <c r="D156" s="9" t="s">
         <v>284</v>
       </c>
       <c r="E156" s="13">
-        <v>1150.0</v>
+        <v>1170.0</v>
       </c>
     </row>
     <row r="157" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A157" s="16">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B157" s="7"/>
       <c r="C157" s="8" t="s">
         <v>285</v>
       </c>
       <c r="D157" s="9" t="s">
         <v>286</v>
       </c>
       <c r="E157" s="13">
-        <v>1170.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="158" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A158" s="16">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B158" s="7"/>
       <c r="C158" s="8" t="s">
         <v>287</v>
       </c>
       <c r="D158" s="9" t="s">
         <v>288</v>
       </c>
       <c r="E158" s="13">
-        <v>900.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="159" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A159" s="16">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B159" s="7"/>
       <c r="C159" s="8" t="s">
         <v>289</v>
       </c>
       <c r="D159" s="9" t="s">
         <v>290</v>
       </c>
       <c r="E159" s="13">
-        <v>1100.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="160" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A160" s="16">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B160" s="7"/>
       <c r="C160" s="8" t="s">
         <v>291</v>
       </c>
       <c r="D160" s="9" t="s">
         <v>292</v>
       </c>
       <c r="E160" s="13">
-        <v>700.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="161" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A161" s="16">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B161" s="7"/>
       <c r="C161" s="8" t="s">
         <v>293</v>
       </c>
       <c r="D161" s="9" t="s">
         <v>294</v>
       </c>
       <c r="E161" s="13">
-        <v>600.0</v>
+        <v>830.0</v>
       </c>
     </row>
     <row r="162" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A162" s="16">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B162" s="7"/>
       <c r="C162" s="8" t="s">
         <v>295</v>
       </c>
       <c r="D162" s="9" t="s">
         <v>296</v>
       </c>
       <c r="E162" s="13">
-        <v>830.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="163" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A163" s="16">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B163" s="7"/>
       <c r="C163" s="8" t="s">
         <v>297</v>
       </c>
       <c r="D163" s="9" t="s">
         <v>298</v>
       </c>
       <c r="E163" s="13">
         <v>450.0</v>
       </c>
     </row>
     <row r="164" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A164" s="16">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B164" s="7"/>
       <c r="C164" s="8" t="s">
         <v>299</v>
       </c>
       <c r="D164" s="9" t="s">
         <v>300</v>
       </c>
       <c r="E164" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="165" spans="1:5" outlineLevel="1">
       <c r="A165" s="17" t="s">
         <v>301</v>
       </c>
       <c r="B165" s="2"/>
       <c r="C165" s="2"/>
       <c r="D165" s="2"/>
       <c r="E165" s="10"/>
     </row>
     <row r="166" spans="1:5" outlineLevel="2">
       <c r="A166" s="3" t="s">
         <v>7</v>
       </c>
@@ -9268,54 +9268,54 @@
       <c r="A170" s="16">
         <v>3</v>
       </c>
       <c r="B170" s="7"/>
       <c r="C170" s="8" t="s">
         <v>306</v>
       </c>
       <c r="D170" s="9" t="s">
         <v>307</v>
       </c>
       <c r="E170" s="13">
         <v>581.0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:E169"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A11:E11"/>
     <mergeCell ref="A36:E36"/>
     <mergeCell ref="A38:E38"/>
+    <mergeCell ref="A122:E122"/>
     <mergeCell ref="A124:E124"/>
-    <mergeCell ref="A126:E126"/>
+    <mergeCell ref="A147:E147"/>
     <mergeCell ref="A149:E149"/>
-    <mergeCell ref="A151:E151"/>
     <mergeCell ref="A165:E165"/>
     <mergeCell ref="A167:E167"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>