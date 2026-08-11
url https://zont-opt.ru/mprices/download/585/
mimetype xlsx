--- v1 (2026-06-26)
+++ v2 (2026-08-11)
@@ -24,63 +24,63 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$10:$E$169</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="308">
   <si>
     <t>Прайс-лист зонты оптом</t>
   </si>
   <si>
-    <t>https://zont-opt.ru/</t>
+    <t>http://zont-opt.ru/</t>
   </si>
   <si>
     <t>Оптовый прайс-лист.</t>
   </si>
   <si>
     <t>Viber, WhatsUP +7 (916) 408-90-37</t>
   </si>
   <si>
     <t>+7 495 162-21-86 Многоканальный</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-26 23:09:17</t>
+    <t>Актуальность прайса на: 2026-08-11 00:00:04</t>
   </si>
   <si>
     <t>Женские зонты</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>Женский зонт автомат M.N.S арт. 435 с прозрачным куполом</t>
   </si>
@@ -888,60 +888,60 @@
   <si>
     <t>Т309</t>
   </si>
   <si>
     <t>Зонт трость классический с деревянной ручкой art.  Т309</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Зонт трость классический с деревянной ручкой art. 176</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>Зонт трость классический с деревянной ручкой art. 2762</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>Зонт трость классический с деревянной ручкой art. 2765</t>
   </si>
   <si>
-    <t>688</t>
+    <t>688 (2659, 942)</t>
   </si>
   <si>
     <t>Зонт трость прозрачный купол арт. 688</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>Зонт трость прозрачный купол арт. 940 (500)</t>
+    <t>Зонт трость прозрачный купол арт. 940 (500, 010PN)</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>Зонт трость хамелион арт. 2202</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>Зонт-трость с ручкой крючок женские  art. 417</t>
   </si>
   <si>
     <t>UN17</t>
   </si>
   <si>
     <t>Прозрачный зонт трость Universal арт. UN17</t>
   </si>
   <si>
     <t>UN123</t>
   </si>
   <si>
     <t>Прозрачный зонт трость арт. UN123</t>
   </si>
@@ -6833,51 +6833,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zont-opt.ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zont-opt.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E170"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
@@ -9101,51 +9101,51 @@
         <v>9</v>
       </c>
       <c r="B158" s="7"/>
       <c r="C158" s="8" t="s">
         <v>287</v>
       </c>
       <c r="D158" s="9" t="s">
         <v>288</v>
       </c>
       <c r="E158" s="13">
         <v>1100.0</v>
       </c>
     </row>
     <row r="159" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A159" s="16">
         <v>10</v>
       </c>
       <c r="B159" s="7"/>
       <c r="C159" s="8" t="s">
         <v>289</v>
       </c>
       <c r="D159" s="9" t="s">
         <v>290</v>
       </c>
       <c r="E159" s="13">
-        <v>700.0</v>
+        <v>720.0</v>
       </c>
     </row>
     <row r="160" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A160" s="16">
         <v>11</v>
       </c>
       <c r="B160" s="7"/>
       <c r="C160" s="8" t="s">
         <v>291</v>
       </c>
       <c r="D160" s="9" t="s">
         <v>292</v>
       </c>
       <c r="E160" s="13">
         <v>600.0</v>
       </c>
     </row>
     <row r="161" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A161" s="16">
         <v>12</v>
       </c>
       <c r="B161" s="7"/>
       <c r="C161" s="8" t="s">
         <v>293</v>
       </c>
@@ -9317,36 +9317,36 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>https://zont-opt.ru/</dc:creator>
+  <dc:creator>http://zont-opt.ru/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте https://zont-opt.ru/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте http://zont-opt.ru/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>