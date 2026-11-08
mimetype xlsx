--- v2 (2026-08-11)
+++ v3 (2026-11-08)
@@ -19,68 +19,68 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$10:$E$169</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="308">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="307">
   <si>
     <t>Прайс-лист зонты оптом</t>
   </si>
   <si>
-    <t>http://zont-opt.ru/</t>
+    <t>https://zont-opt.ru/</t>
   </si>
   <si>
     <t>Оптовый прайс-лист.</t>
   </si>
   <si>
     <t>Viber, WhatsUP +7 (916) 408-90-37</t>
   </si>
   <si>
     <t>+7 495 162-21-86 Многоканальный</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-11 00:00:04</t>
+    <t>Актуальность прайса на: 2026-11-08 14:26:38</t>
   </si>
   <si>
     <t>Женские зонты</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>Женский зонт автомат M.N.S арт. 435 с прозрачным куполом</t>
   </si>
@@ -189,56 +189,50 @@
   <si>
     <t>481</t>
   </si>
   <si>
     <t>Зонт женский автомат арт. 481 M.N.S</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>Зонт женский автомат арт. 482 M.N.S</t>
   </si>
   <si>
     <t>B857</t>
   </si>
   <si>
     <t>Зонт женский автомат арт. B857 Universal</t>
   </si>
   <si>
     <t>B858</t>
   </si>
   <si>
     <t>Зонт женский полуавтомат арт. B858 Universal</t>
   </si>
   <si>
-    <t>K55</t>
-[...4 lines deleted...]
-  <si>
     <t>260</t>
   </si>
   <si>
     <t>Зонт механический в капсуле (арт. 260)</t>
   </si>
   <si>
     <t>Автомат</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>Женский зонт автомат (1889)</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>Женский зонт автомат (536)</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>Женский зонт автомат (980)</t>
@@ -276,56 +270,50 @@
   <si>
     <t>SCY17084</t>
   </si>
   <si>
     <t>Женский зонт автомат SCY17084 Женский зонт автомат SCY17084</t>
   </si>
   <si>
     <t>A0035</t>
   </si>
   <si>
     <t>Женский зонт автомат Universal арт. A0035 семейный купол Женский зонт автомат Universal арт. A0035</t>
   </si>
   <si>
     <t>К633</t>
   </si>
   <si>
     <t>Женский зонт автомат Universal арт. К633 принт «Город» Женский зонт автомат Universal арт. К633 принт «Город»</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>Женский зонт автомат «В клетку со стильной ручкой» Женский зонт автомат «В клетку со стильной ручкой» 542</t>
   </si>
   <si>
-    <t>503</t>
-[...4 lines deleted...]
-  <si>
     <t>564</t>
   </si>
   <si>
     <t>Женский зонт автомат «Однотонный купол с радужными клиньями» Женский зонт автомат «Однотонный купол с радужными клиньями» 564</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>Женский зонт автомат «Орнамент» Женский зонт автомат «Орнамент» 532</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>Женский зонт автомат «Роза и бабочка» (538)</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>Женский зонт автомат бабочки (550)</t>
   </si>
   <si>
     <t>116</t>
@@ -660,89 +648,86 @@
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>Зонт автомат радуга в 3х цветах</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>Зонт автомат радуга в 4х цветах</t>
   </si>
   <si>
     <t>121-11</t>
   </si>
   <si>
     <t>Зонт автомат розового цвета</t>
   </si>
   <si>
     <t>2401A</t>
   </si>
   <si>
     <t>Зонт автомат с деревянной ручкой (10 двойных спиц)</t>
   </si>
   <si>
-    <t>121-6</t>
-[...4 lines deleted...]
-  <si>
     <t>121-13</t>
   </si>
   <si>
     <t>Зонт автомат темно фиолетового цвета</t>
   </si>
   <si>
     <t>121-8</t>
   </si>
   <si>
     <t>Зонт автомат фиолетового цвета</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Зонт женский автомат арт. 173</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>Зонт женский с цветами автомат (642)</t>
   </si>
   <si>
     <t>1715D</t>
   </si>
   <si>
     <t>Шёлковый женский зонт автомат "ЦВЕТЫ"</t>
   </si>
   <si>
     <t>Полуавтомат</t>
   </si>
   <si>
+    <t>Женский зонт автомат столицы (576)</t>
+  </si>
+  <si>
     <t>А544</t>
   </si>
   <si>
     <t>Женский зонт полуавтомат Universal арт. А544 однотонный Женский зонт полуавтомат Universal арт. А544 однотонный</t>
   </si>
   <si>
     <t>К525</t>
   </si>
   <si>
     <t>Женский зонт полуавтомат Universal арт. К525 с проявляющимся рисунком Женский зонт полуавтомат Universal арт. К525 однотонный купол</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>Женский зонт полуавтомат в стиле Burberry (955)</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>Женский зонт полуавтомат города (541)</t>
   </si>
   <si>
     <t>512</t>
@@ -852,60 +837,72 @@
   <si>
     <t>Однотонный зонт</t>
   </si>
   <si>
     <t>Трость</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Женский зонт трость белый (108)</t>
   </si>
   <si>
     <t>SLJ17109</t>
   </si>
   <si>
     <t>Женский зонт трость сатин жаккард SLJ17109 Женский зонт трость сатин жаккард SLJ17109</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>Зонт полуавтомат арт. 2162</t>
   </si>
   <si>
+    <t>433-1</t>
+  </si>
+  <si>
+    <t>Зонт трость 24 спицы с деревянной ручкой (433-1)</t>
+  </si>
+  <si>
     <t>CPY66</t>
   </si>
   <si>
     <t>Зонт трость 8 спиц арт. CPY66</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>Зонт трость классический 24 спицы art. 430</t>
+  </si>
+  <si>
+    <t>BR001</t>
+  </si>
+  <si>
+    <t>Зонт трость классический 24 спицы с кожаной ручкой</t>
   </si>
   <si>
     <t>Т309</t>
   </si>
   <si>
     <t>Зонт трость классический с деревянной ручкой art.  Т309</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Зонт трость классический с деревянной ручкой art. 176</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>Зонт трость классический с деревянной ручкой art. 2762</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>Зонт трость классический с деревянной ручкой art. 2765</t>
   </si>
@@ -1100,51 +1097,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="5" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653fc9fa7d2c9e0283ecaba63740a18.PNG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89dc9035bd821a73c710da6b37e696.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b469d3e103efd34fad9fcfc4e1f4d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e2f61c4e4a1e4c8d67ea22d686c20.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37802e5287dc9893d19394ab5e91822c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799f444fce01f8d0280548627b3b83c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047e6c7b4c4f2120bc8d2a6dfc28166.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb33936f0d13f88fc6588d4b8d8f6cf.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413c24faa0177e861c3dfa5e2a2baf6.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6b1799a907784104f93647cd7ef6a.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c116b8713982defb25136b656d9d5e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b82018f747c55437e2d123918d05f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b88cdd3e44ccd5f881d384ca2424c2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e400f597381bc702c4e216b547b2b.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855762abe8c7cd8e02dc64d15156493.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9a62c348246d2cd0655185b152623.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179783107cdae34e1a7d22c5008cfec6.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261b59212ef5074f4ae4c4ad794cd7f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb85303aa94c158a4b5066e91aff24.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c5db3d9d28e78f33a607a3443772a.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b56bfc22c53db5030351dda0c1048c.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aae816df67015d3b65f5e0b4dabf1a.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3dc54b0f27ddb50257c932ee5ad51.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3641469b388c6f638079e3e5764c1.PNG"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2f850a27671c0acfd522a68f66b4a.PNG"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2944febd7eed44457ffccb931bf93a.JPG"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9003f67dab6b98e6dfecbb12403a74b.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3dfa748153ea56a299e024531c841.JPG"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699aadb415c7fa9134616253f5a85261.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c5cc39090fe4cf1408e74bee356c8.JPG"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2700f29c5bf1e5210a978f0009bc3.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e13ec98e97de26b34da5984b93aaa0.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3dacd32db1ae8dc118e588a574ea9.JPG"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad961c20e037d6eafc0091514056a1a.JPG"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716a870793845c594ae96faebed626b.JPG"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde998df4ff8aa485da1ef6ef21e7cd.JPG"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4567c56f5243b57d72639b7cc422e.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442ddc833f2b94755a8bc17ec69ca23.JPG"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b8a53ed5bd5ba1949669a3dbfae07.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1e38e5802a2a09cb63cd7cf4d8dee.JPG"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510cd46918a6b8b873c02c3c52a4ab8.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d1e2d34e1a664d48abeb4161545a1.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7871e8b8b4d0643b770d8cf5fa1251d.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d468a53aff4b89f188a3b0ddbb461.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f6f82a7838fe22c94c45fe74def10.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d523678832a5571fad0dda6130c42.PNG"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c6c038e7b84dd24969169f1fedd88.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c577e73af7a462ddfb938d23ac2fe.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d150b2aba537bdd91ea0be49cc37f2.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca73a57d0c36273c0b12a4b5f895050.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eff1b8f38a371217e0c79da6169e15.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23138ba4cb2db4d4232e8b1e3d85a344.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6494d3d8e60a78d3076ce7b14eee27c.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c317cb491ee42e57b3f710aa32e144.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda7dc51cf2fa5f7c1c00a027cc9c71.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8856926a225cf6f3bba104be3eeff.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085d947490968071361238a54107d82.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03265f50d70c8e2dd87299e29f74a2.JPG"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58071b29bf03bb12d1f2f0b7a4860f5.JPG"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c67b1441312802f3d3873ae9be681.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb9ca05608aa9aa112f9b235c15809.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da922989c71f637243bcbcfe4efa15.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df3e617dfece726f4b1309ee9ca5e6.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcc9628631f4ed89f6afc2e21c48f9.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108e6a0f9f3ae67ba74f5bb06ebf96c.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94b7c99c8356334c88dbdd7685582c.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce369f0e66e0078435a48167cce1a7f0.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f1702457109a5e981d404525594e4.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f28458da565a7904abf7dd278fdbb.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cbfcff14722dba4ea18f8bb8475f5.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a82ca9bd17b7a78cc07c87793b8cb.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34f186f243e5447edbed1bc73f3b8f.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac764ca289d51365300b7b57c3253a4.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77d6906dc5d3e0a28b3e11755a6f1b.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380390d3c1d1de8a40fd944c24809ce.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e72da03752ff3dfe92b60dbe719985.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc6c4bed68febe65bc4e24debb9313.PNG"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f24948c7fbcba683cdc6561b99199.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b033e9e6ae2d760e0de594a6300a521.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114b64966da7a5f7a6412881b8893f6.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963a9e7222a1a1b384225a395557b96.PNG"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dee6a8a2bee018737d2660aa7d6284.PNG"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dea0bcc75772220ea00fdf8babfc70.PNG"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f136561a532127a91a43f420d46e3.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e285036885083094d0723b1b5322306.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0d628ad8473ae5316084941aa43d3.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b8f10fff77b6236a7136eef6099cf.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6df38f36836308b566bf74a3e90eab.PNG"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae4757bd1d02a624096b28c16ee917.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c23583b5af24b4cbc7f9597522213d.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2b06fb32c4c7f2e4e9ce1b150bb4f.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1cf8e39e5f15811209b2ef14f1c62.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029390519eface348bb0a99760a7df29.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e030abd357879abcfe3544fa83d42fa.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62310c80788f94bbc4e483a9404de2.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9ba41ee2f62841497c318cb7c4d0f.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ae75beaf1407199be4b2bf91384c7.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58382b05e1c68fb64eb70d2c6305313d.PNG"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaaac0b7749103fc168618e228a6d79.PNG"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3442c47620b4d4777116c34c69ca318.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17544232539a733e8f9519c13de9b5.webp"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d96110aa1e59840ad55b4c3cfd709.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607863e0e6a29635acbb2449b51721a7.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b0a98d10cba843c6ea9f9a69481a5.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de673f4feedc8359ecd5696f907d212.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb47fbd9ae48ff214bbb0c98bcddb5d.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d582f50fe6a10ee34ec851f1225d1.JPG"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94fb85b9b1ff13f6cc46f38db2d86a.JPG"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050376e0311788eea6855631c09dfea.JPG"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23662690fe646ce017cbc4c8b65790e.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1a59b4cffc82b38979a7f33009881.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1977f7bdb450197ab09aa04680a5ead.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28c258aee0a3f7906c426263a696ee.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb41d6ab7b7221b8a040d246bfaf162.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5312f613bc2d1ef4219a4fc5eb8466.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683f2abd4f5ec6c6b342da340d0be13.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a353a046944947527933b6d15cb1b46.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954183de92a36787c019f940e6ad643.JPG"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63986aecfb876aa26852c137e3f40c9.JPG"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16d80051a5e351186a3e1226ba5b5e.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccbf5f64ca13624a6a20c3280bb2bb.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974439ed7df18d22b56c7b229b7235d.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bedd6fd96f5f0dde4bd6448d1605e.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cdac4fcfbee7b3969f745942cedd7.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50460905c3eae913cca548e17a998a.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7637de4cc0b251206a3dcbbf087f2.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddd46a7f8d39ace4c05820a7422b2d.PNG"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d8e226ab49d6c5bf1718e35945c5f.jpeg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0095e836ba6858f61bbc26757bbdc7.PNG"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b1ce02908d6d2fe7ca0db589bcea5.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87689c96f1a84b8a9270a459bce727.JPG"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ab3716ba8ea59f72416f823e1c56a.jpeg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d914a74f0a19a588299b1c3cc9653a.jpeg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a402218f21f53353293ac53c0a821fb.webp"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa195c95212196bf59d2cfff116e057e.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41042ae2ca4e400852b33a52de4f6510.PNG"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf946977b54cead6267877b6509f8e.PNG"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f1227a13b95589b401d90adb5aeb3.jpeg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75444b3bacbedf6cea94361804d97af5.jpeg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862969cb7910277aefc75ce0a2cab20.webp"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a20513066ae0d85d8e3c83f51212a.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317da6e3926a3fc6da3f141683257884.JPG"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffadbdb6ccef1b6cda44c9e2cf178bd.jpeg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745a0a300e069674c5880a572a811c2.jpeg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1915ef962313484b79509f96cd405f.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ee1db24eebdb2fdd9533a136ab41d.webp"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ab4f2035c0eab7e0eb7d236ce02d5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653fc9fa7d2c9e0283ecaba63740a18.PNG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89dc9035bd821a73c710da6b37e696.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b469d3e103efd34fad9fcfc4e1f4d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e2f61c4e4a1e4c8d67ea22d686c20.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37802e5287dc9893d19394ab5e91822c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799f444fce01f8d0280548627b3b83c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047e6c7b4c4f2120bc8d2a6dfc28166.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb33936f0d13f88fc6588d4b8d8f6cf.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413c24faa0177e861c3dfa5e2a2baf6.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6b1799a907784104f93647cd7ef6a.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c116b8713982defb25136b656d9d5e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b82018f747c55437e2d123918d05f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b88cdd3e44ccd5f881d384ca2424c2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e400f597381bc702c4e216b547b2b.jpeg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855762abe8c7cd8e02dc64d15156493.jpeg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9a62c348246d2cd0655185b152623.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179783107cdae34e1a7d22c5008cfec6.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261b59212ef5074f4ae4c4ad794cd7f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb85303aa94c158a4b5066e91aff24.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c5db3d9d28e78f33a607a3443772a.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b56bfc22c53db5030351dda0c1048c.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aae816df67015d3b65f5e0b4dabf1a.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3641469b388c6f638079e3e5764c1.PNG"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2f850a27671c0acfd522a68f66b4a.PNG"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2944febd7eed44457ffccb931bf93a.JPG"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9003f67dab6b98e6dfecbb12403a74b.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3dfa748153ea56a299e024531c841.JPG"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699aadb415c7fa9134616253f5a85261.JPG"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c5cc39090fe4cf1408e74bee356c8.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2700f29c5bf1e5210a978f0009bc3.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e13ec98e97de26b34da5984b93aaa0.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3dacd32db1ae8dc118e588a574ea9.JPG"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad961c20e037d6eafc0091514056a1a.JPG"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716a870793845c594ae96faebed626b.JPG"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde998df4ff8aa485da1ef6ef21e7cd.JPG"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442ddc833f2b94755a8bc17ec69ca23.JPG"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b8a53ed5bd5ba1949669a3dbfae07.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1e38e5802a2a09cb63cd7cf4d8dee.JPG"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510cd46918a6b8b873c02c3c52a4ab8.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d1e2d34e1a664d48abeb4161545a1.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7871e8b8b4d0643b770d8cf5fa1251d.jpeg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d468a53aff4b89f188a3b0ddbb461.jpeg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f6f82a7838fe22c94c45fe74def10.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d523678832a5571fad0dda6130c42.PNG"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c6c038e7b84dd24969169f1fedd88.jpeg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c577e73af7a462ddfb938d23ac2fe.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d150b2aba537bdd91ea0be49cc37f2.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca73a57d0c36273c0b12a4b5f895050.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eff1b8f38a371217e0c79da6169e15.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23138ba4cb2db4d4232e8b1e3d85a344.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6494d3d8e60a78d3076ce7b14eee27c.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c317cb491ee42e57b3f710aa32e144.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda7dc51cf2fa5f7c1c00a027cc9c71.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8856926a225cf6f3bba104be3eeff.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085d947490968071361238a54107d82.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03265f50d70c8e2dd87299e29f74a2.JPG"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58071b29bf03bb12d1f2f0b7a4860f5.JPG"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c67b1441312802f3d3873ae9be681.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb9ca05608aa9aa112f9b235c15809.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da922989c71f637243bcbcfe4efa15.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df3e617dfece726f4b1309ee9ca5e6.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcc9628631f4ed89f6afc2e21c48f9.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108e6a0f9f3ae67ba74f5bb06ebf96c.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94b7c99c8356334c88dbdd7685582c.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce369f0e66e0078435a48167cce1a7f0.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f1702457109a5e981d404525594e4.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f28458da565a7904abf7dd278fdbb.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcebe5ee17c636d5478affc3555c658.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e05750c71a73ea1cd3c10ec537a3a7.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34f186f243e5447edbed1bc73f3b8f.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac764ca289d51365300b7b57c3253a4.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77d6906dc5d3e0a28b3e11755a6f1b.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380390d3c1d1de8a40fd944c24809ce.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e72da03752ff3dfe92b60dbe719985.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc6c4bed68febe65bc4e24debb9313.PNG"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f24948c7fbcba683cdc6561b99199.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b033e9e6ae2d760e0de594a6300a521.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114b64966da7a5f7a6412881b8893f6.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963a9e7222a1a1b384225a395557b96.PNG"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dee6a8a2bee018737d2660aa7d6284.PNG"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dea0bcc75772220ea00fdf8babfc70.PNG"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f136561a532127a91a43f420d46e3.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e285036885083094d0723b1b5322306.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0d628ad8473ae5316084941aa43d3.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b8f10fff77b6236a7136eef6099cf.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6df38f36836308b566bf74a3e90eab.PNG"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae4757bd1d02a624096b28c16ee917.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c23583b5af24b4cbc7f9597522213d.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2b06fb32c4c7f2e4e9ce1b150bb4f.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1cf8e39e5f15811209b2ef14f1c62.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029390519eface348bb0a99760a7df29.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e030abd357879abcfe3544fa83d42fa.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62310c80788f94bbc4e483a9404de2.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9ba41ee2f62841497c318cb7c4d0f.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ae75beaf1407199be4b2bf91384c7.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58382b05e1c68fb64eb70d2c6305313d.PNG"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaaac0b7749103fc168618e228a6d79.PNG"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3442c47620b4d4777116c34c69ca318.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17544232539a733e8f9519c13de9b5.webp"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607863e0e6a29635acbb2449b51721a7.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b0a98d10cba843c6ea9f9a69481a5.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de673f4feedc8359ecd5696f907d212.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb47fbd9ae48ff214bbb0c98bcddb5d.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d582f50fe6a10ee34ec851f1225d1.JPG"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dfa2330a114f48d7a7e2b914a4c0f.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94fb85b9b1ff13f6cc46f38db2d86a.JPG"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050376e0311788eea6855631c09dfea.JPG"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23662690fe646ce017cbc4c8b65790e.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1a59b4cffc82b38979a7f33009881.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1977f7bdb450197ab09aa04680a5ead.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28c258aee0a3f7906c426263a696ee.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb41d6ab7b7221b8a040d246bfaf162.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5312f613bc2d1ef4219a4fc5eb8466.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683f2abd4f5ec6c6b342da340d0be13.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a353a046944947527933b6d15cb1b46.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954183de92a36787c019f940e6ad643.JPG"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63986aecfb876aa26852c137e3f40c9.JPG"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16d80051a5e351186a3e1226ba5b5e.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccbf5f64ca13624a6a20c3280bb2bb.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974439ed7df18d22b56c7b229b7235d.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bedd6fd96f5f0dde4bd6448d1605e.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cdac4fcfbee7b3969f745942cedd7.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50460905c3eae913cca548e17a998a.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7637de4cc0b251206a3dcbbf087f2.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddd46a7f8d39ace4c05820a7422b2d.PNG"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d8e226ab49d6c5bf1718e35945c5f.jpeg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0095e836ba6858f61bbc26757bbdc7.PNG"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b1ce02908d6d2fe7ca0db589bcea5.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87689c96f1a84b8a9270a459bce727.JPG"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ab3716ba8ea59f72416f823e1c56a.jpeg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1714e4aee558e6e65f714306ad309.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d914a74f0a19a588299b1c3cc9653a.jpeg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a402218f21f53353293ac53c0a821fb.webp"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee16c6cb1bcce46fd0a9d773970e86d.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa195c95212196bf59d2cfff116e057e.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41042ae2ca4e400852b33a52de4f6510.PNG"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf946977b54cead6267877b6509f8e.PNG"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f1227a13b95589b401d90adb5aeb3.jpeg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75444b3bacbedf6cea94361804d97af5.jpeg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862969cb7910277aefc75ce0a2cab20.webp"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a20513066ae0d85d8e3c83f51212a.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317da6e3926a3fc6da3f141683257884.JPG"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffadbdb6ccef1b6cda44c9e2cf178bd.jpeg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745a0a300e069674c5880a572a811c2.jpeg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1915ef962313484b79509f96cd405f.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ee1db24eebdb2fdd9533a136ab41d.webp"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ab4f2035c0eab7e0eb7d236ce02d5.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_2337" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1934,4158 +1931,4158 @@
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_2620" descr=""/>
+        <xdr:cNvPr id="23" name="product_2922" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>34</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="24" name="product_2922" descr=""/>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="product_2877" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_2877" descr=""/>
+        <xdr:cNvPr id="25" name="product_2852" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_2852" descr=""/>
+        <xdr:cNvPr id="26" name="product_2853" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_2853" descr=""/>
+        <xdr:cNvPr id="27" name="product_1366" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_1366" descr=""/>
+        <xdr:cNvPr id="28" name="product_1370" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_1370" descr=""/>
+        <xdr:cNvPr id="29" name="product_1948" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_1948" descr=""/>
+        <xdr:cNvPr id="30" name="product_2144" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_2144" descr=""/>
+        <xdr:cNvPr id="31" name="product_2096" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_2096" descr=""/>
+        <xdr:cNvPr id="32" name="product_1367" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_1367" descr=""/>
+        <xdr:cNvPr id="33" name="product_2344" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_2344" descr=""/>
+        <xdr:cNvPr id="34" name="product_2075" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_2075" descr=""/>
+        <xdr:cNvPr id="35" name="product_1850" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_1850" descr=""/>
+        <xdr:cNvPr id="36" name="product_1846" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_1840" descr=""/>
+        <xdr:cNvPr id="37" name="product_1839" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_1846" descr=""/>
+        <xdr:cNvPr id="38" name="product_1849" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_1839" descr=""/>
+        <xdr:cNvPr id="39" name="product_2375" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_1849" descr=""/>
+        <xdr:cNvPr id="40" name="product_2794" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_2375" descr=""/>
+        <xdr:cNvPr id="41" name="product_2793" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_2794" descr=""/>
+        <xdr:cNvPr id="42" name="product_2978" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_2793" descr=""/>
+        <xdr:cNvPr id="43" name="product_2977" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_2978" descr=""/>
+        <xdr:cNvPr id="44" name="product_2792" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_2977" descr=""/>
+        <xdr:cNvPr id="45" name="product_2795" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_2792" descr=""/>
+        <xdr:cNvPr id="46" name="product_2981" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_2795" descr=""/>
+        <xdr:cNvPr id="47" name="product_2980" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_2981" descr=""/>
+        <xdr:cNvPr id="48" name="product_2800" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_2980" descr=""/>
+        <xdr:cNvPr id="49" name="product_2804" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_2800" descr=""/>
+        <xdr:cNvPr id="50" name="product_2801" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_2804" descr=""/>
+        <xdr:cNvPr id="51" name="product_2374" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_2801" descr=""/>
+        <xdr:cNvPr id="52" name="product_2368" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_2374" descr=""/>
+        <xdr:cNvPr id="53" name="product_2380" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_2368" descr=""/>
+        <xdr:cNvPr id="54" name="product_2371" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_2380" descr=""/>
+        <xdr:cNvPr id="55" name="product_2364" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_2371" descr=""/>
+        <xdr:cNvPr id="56" name="product_1354" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_2364" descr=""/>
+        <xdr:cNvPr id="57" name="product_1359" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_1354" descr=""/>
+        <xdr:cNvPr id="58" name="product_2373" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_1359" descr=""/>
+        <xdr:cNvPr id="59" name="product_2378" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_2373" descr=""/>
+        <xdr:cNvPr id="60" name="product_2370" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_2378" descr=""/>
+        <xdr:cNvPr id="61" name="product_2379" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_2370" descr=""/>
+        <xdr:cNvPr id="62" name="product_2381" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_2379" descr=""/>
+        <xdr:cNvPr id="63" name="product_733" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_2381" descr=""/>
+        <xdr:cNvPr id="64" name="product_2106" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_733" descr=""/>
+        <xdr:cNvPr id="65" name="product_2107" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_2106" descr=""/>
+        <xdr:cNvPr id="66" name="product_2115" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_2107" descr=""/>
+        <xdr:cNvPr id="67" name="product_2964" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_2115" descr=""/>
+        <xdr:cNvPr id="68" name="product_2972" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_2964" descr=""/>
+        <xdr:cNvPr id="69" name="product_2973" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_2972" descr=""/>
+        <xdr:cNvPr id="70" name="product_2975" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_2973" descr=""/>
+        <xdr:cNvPr id="71" name="product_2965" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_2975" descr=""/>
+        <xdr:cNvPr id="72" name="product_2971" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_2965" descr=""/>
+        <xdr:cNvPr id="73" name="product_2776" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_2971" descr=""/>
+        <xdr:cNvPr id="74" name="product_2990" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_2776" descr=""/>
+        <xdr:cNvPr id="75" name="product_3001" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_2990" descr=""/>
+        <xdr:cNvPr id="76" name="product_2989" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_3001" descr=""/>
+        <xdr:cNvPr id="77" name="product_2986" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_2989" descr=""/>
+        <xdr:cNvPr id="78" name="product_2987" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_2986" descr=""/>
+        <xdr:cNvPr id="79" name="product_2904" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_2987" descr=""/>
+        <xdr:cNvPr id="80" name="product_2905" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_2904" descr=""/>
+        <xdr:cNvPr id="81" name="product_2984" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_2905" descr=""/>
+        <xdr:cNvPr id="82" name="product_2985" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_2984" descr=""/>
+        <xdr:cNvPr id="83" name="product_2988" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_2985" descr=""/>
+        <xdr:cNvPr id="84" name="product_3008" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_2988" descr=""/>
+        <xdr:cNvPr id="85" name="product_3003" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_3008" descr=""/>
+        <xdr:cNvPr id="86" name="product_3000" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_3003" descr=""/>
+        <xdr:cNvPr id="87" name="product_3007" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_3000" descr=""/>
+        <xdr:cNvPr id="88" name="product_3002" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_3007" descr=""/>
+        <xdr:cNvPr id="89" name="product_3005" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_3002" descr=""/>
+        <xdr:cNvPr id="90" name="product_3004" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_3005" descr=""/>
+        <xdr:cNvPr id="91" name="product_2994" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_3004" descr=""/>
+        <xdr:cNvPr id="92" name="product_2996" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_2994" descr=""/>
+        <xdr:cNvPr id="93" name="product_2998" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_2996" descr=""/>
+        <xdr:cNvPr id="94" name="product_2999" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_2998" descr=""/>
+        <xdr:cNvPr id="95" name="product_2992" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_2999" descr=""/>
+        <xdr:cNvPr id="96" name="product_2919" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_2992" descr=""/>
+        <xdr:cNvPr id="97" name="product_2918" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_2919" descr=""/>
+        <xdr:cNvPr id="98" name="product_2995" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_2918" descr=""/>
+        <xdr:cNvPr id="99" name="product_3028" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_2995" descr=""/>
+        <xdr:cNvPr id="100" name="product_2997" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_3028" descr=""/>
+        <xdr:cNvPr id="101" name="product_2993" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_2991" descr=""/>
+        <xdr:cNvPr id="102" name="product_2837" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_2997" descr=""/>
+        <xdr:cNvPr id="103" name="product_2788" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_2993" descr=""/>
+        <xdr:cNvPr id="104" name="product_2507" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>118</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="105" name="product_2837" descr=""/>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="product_3102" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>119</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="106" name="product_2788" descr=""/>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="product_2254" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>120</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="107" name="product_2507" descr=""/>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="product_2066" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_2254" descr=""/>
+        <xdr:cNvPr id="108" name="product_2417" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_2066" descr=""/>
+        <xdr:cNvPr id="109" name="product_2409" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_2417" descr=""/>
+        <xdr:cNvPr id="110" name="product_2404" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_2409" descr=""/>
+        <xdr:cNvPr id="111" name="product_2477" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_2404" descr=""/>
+        <xdr:cNvPr id="112" name="product_2406" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_2477" descr=""/>
+        <xdr:cNvPr id="113" name="product_2515" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_2406" descr=""/>
+        <xdr:cNvPr id="114" name="product_2415" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_2515" descr=""/>
+        <xdr:cNvPr id="115" name="product_2413" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_2415" descr=""/>
+        <xdr:cNvPr id="116" name="product_1381" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_2413" descr=""/>
+        <xdr:cNvPr id="117" name="product_1379" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_1381" descr=""/>
+        <xdr:cNvPr id="118" name="product_2397" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_1379" descr=""/>
+        <xdr:cNvPr id="119" name="product_2411" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_2397" descr=""/>
+        <xdr:cNvPr id="120" name="product_2393" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_2411" descr=""/>
+        <xdr:cNvPr id="121" name="product_2407" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_2393" descr=""/>
+        <xdr:cNvPr id="122" name="product_3069" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_2407" descr=""/>
+        <xdr:cNvPr id="123" name="product_2829" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_3069" descr=""/>
+        <xdr:cNvPr id="124" name="product_3068" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_2829" descr=""/>
+        <xdr:cNvPr id="125" name="product_2827" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_3068" descr=""/>
+        <xdr:cNvPr id="126" name="product_2476" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_2827" descr=""/>
+        <xdr:cNvPr id="127" name="product_2815" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>144</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="128" name="product_2476" descr=""/>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="product_2428" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>145</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="129" name="product_2815" descr=""/>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>914400</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="product_1389" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_2428" descr=""/>
+        <xdr:cNvPr id="130" name="product_2896" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_1389" descr=""/>
+        <xdr:cNvPr id="131" name="product_3101" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_2896" descr=""/>
+        <xdr:cNvPr id="132" name="product_2903" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_2903" descr=""/>
+        <xdr:cNvPr id="133" name="product_3074" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>914400</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_3074" descr=""/>
+        <xdr:cNvPr id="134" name="product_3100" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="914400" cy="914400"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
@@ -6833,51 +6830,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zont-opt.ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zont-opt.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E170"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
@@ -7262,2091 +7259,2091 @@
         <v>22</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="8" t="s">
         <v>54</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>55</v>
       </c>
       <c r="E33" s="13">
         <v>650.0</v>
       </c>
     </row>
     <row r="34" spans="1:5" customHeight="1" ht="80" outlineLevel="1">
       <c r="A34" s="16">
         <v>23</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="8" t="s">
         <v>56</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>57</v>
       </c>
       <c r="E34" s="13">
-        <v>470.0</v>
-[...7 lines deleted...]
-      <c r="C35" s="8" t="s">
+        <v>525.0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" outlineLevel="1">
+      <c r="A35" s="17" t="s">
         <v>58</v>
       </c>
-      <c r="D35" s="9" t="s">
+      <c r="B35" s="2"/>
+      <c r="C35" s="2"/>
+      <c r="D35" s="2"/>
+      <c r="E35" s="10"/>
+    </row>
+    <row r="36" spans="1:5" outlineLevel="2">
+      <c r="A36" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" outlineLevel="2">
+      <c r="A37" s="18"/>
+      <c r="B37" s="6"/>
+      <c r="C37" s="6"/>
+      <c r="D37" s="6"/>
+      <c r="E37" s="12"/>
+    </row>
+    <row r="38" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A38" s="16">
+        <v>1</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="E35" s="13">
-[...4 lines deleted...]
-      <c r="A36" s="17" t="s">
+      <c r="D38" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="B36" s="2"/>
-[...26 lines deleted...]
-      <c r="E38" s="12"/>
+      <c r="E38" s="13">
+        <v>400.0</v>
+      </c>
     </row>
     <row r="39" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A39" s="16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="8" t="s">
         <v>61</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>62</v>
       </c>
       <c r="E39" s="13">
-        <v>400.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="40" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A40" s="16">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>64</v>
       </c>
       <c r="E40" s="13">
         <v>640.0</v>
       </c>
     </row>
     <row r="41" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A41" s="16">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="8" t="s">
         <v>65</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>66</v>
       </c>
       <c r="E41" s="13">
-        <v>640.0</v>
+        <v>960.0</v>
       </c>
     </row>
     <row r="42" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A42" s="16">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="8" t="s">
         <v>67</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>68</v>
       </c>
       <c r="E42" s="13">
-        <v>960.0</v>
+        <v>720.0</v>
       </c>
     </row>
     <row r="43" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A43" s="16">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="8" t="s">
         <v>69</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>70</v>
       </c>
       <c r="E43" s="13">
-        <v>720.0</v>
+        <v>924.0</v>
       </c>
     </row>
     <row r="44" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A44" s="16">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="8" t="s">
         <v>71</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>72</v>
       </c>
       <c r="E44" s="13">
-        <v>924.0</v>
+        <v>880.0</v>
       </c>
     </row>
     <row r="45" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A45" s="16">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="8" t="s">
         <v>73</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E45" s="13">
-        <v>880.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="46" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A46" s="16">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="8" t="s">
         <v>75</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>76</v>
       </c>
       <c r="E46" s="13">
         <v>800.0</v>
       </c>
     </row>
     <row r="47" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A47" s="16">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D47" s="9" t="s">
         <v>78</v>
       </c>
       <c r="E47" s="13">
-        <v>800.0</v>
+        <v>975.0</v>
       </c>
     </row>
     <row r="48" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A48" s="16">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B48" s="7"/>
       <c r="C48" s="8" t="s">
         <v>79</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>80</v>
       </c>
       <c r="E48" s="13">
-        <v>975.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="49" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A49" s="16">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B49" s="7"/>
       <c r="C49" s="8" t="s">
         <v>81</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>82</v>
       </c>
       <c r="E49" s="13">
-        <v>750.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="50" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A50" s="16">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="8" t="s">
         <v>83</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>84</v>
       </c>
       <c r="E50" s="13">
-        <v>640.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="51" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A51" s="16">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="8" t="s">
         <v>85</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>86</v>
       </c>
       <c r="E51" s="13">
         <v>640.0</v>
       </c>
     </row>
     <row r="52" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A52" s="16">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="8" t="s">
         <v>87</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>88</v>
       </c>
       <c r="E52" s="13">
-        <v>680.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="53" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A53" s="16">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B53" s="7"/>
       <c r="C53" s="8" t="s">
         <v>89</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>90</v>
       </c>
       <c r="E53" s="13">
-        <v>640.0</v>
+        <v>650.0</v>
       </c>
     </row>
     <row r="54" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A54" s="16">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="8" t="s">
         <v>91</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>92</v>
       </c>
       <c r="E54" s="13">
-        <v>640.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="55" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A55" s="16">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="8" t="s">
         <v>93</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>94</v>
       </c>
       <c r="E55" s="13">
-        <v>650.0</v>
+        <v>1070.0</v>
       </c>
     </row>
     <row r="56" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A56" s="16">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="8" t="s">
         <v>95</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>96</v>
       </c>
       <c r="E56" s="13">
         <v>1000.0</v>
       </c>
     </row>
     <row r="57" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A57" s="16">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B57" s="7"/>
       <c r="C57" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>98</v>
       </c>
       <c r="E57" s="13">
-        <v>1070.0</v>
+        <v>1000.0</v>
       </c>
     </row>
     <row r="58" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A58" s="16">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="8" t="s">
         <v>99</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>100</v>
       </c>
       <c r="E58" s="13">
         <v>1000.0</v>
       </c>
     </row>
     <row r="59" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A59" s="16">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B59" s="7"/>
       <c r="C59" s="8" t="s">
         <v>101</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>102</v>
       </c>
       <c r="E59" s="13">
         <v>1000.0</v>
       </c>
     </row>
     <row r="60" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A60" s="16">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B60" s="7"/>
       <c r="C60" s="8" t="s">
         <v>103</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>104</v>
       </c>
       <c r="E60" s="13">
-        <v>1000.0</v>
+        <v>1070.0</v>
       </c>
     </row>
     <row r="61" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A61" s="16">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B61" s="7"/>
       <c r="C61" s="8" t="s">
         <v>105</v>
       </c>
       <c r="D61" s="9" t="s">
         <v>106</v>
       </c>
       <c r="E61" s="13">
         <v>1000.0</v>
       </c>
     </row>
     <row r="62" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A62" s="16">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B62" s="7"/>
       <c r="C62" s="8" t="s">
         <v>107</v>
       </c>
       <c r="D62" s="9" t="s">
         <v>108</v>
       </c>
       <c r="E62" s="13">
-        <v>1070.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="63" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A63" s="16">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B63" s="7"/>
       <c r="C63" s="8" t="s">
         <v>109</v>
       </c>
       <c r="D63" s="9" t="s">
         <v>110</v>
       </c>
       <c r="E63" s="13">
-        <v>1000.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="64" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A64" s="16">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B64" s="7"/>
       <c r="C64" s="8" t="s">
         <v>111</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>112</v>
       </c>
       <c r="E64" s="13">
         <v>800.0</v>
       </c>
     </row>
     <row r="65" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A65" s="16">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B65" s="7"/>
       <c r="C65" s="8" t="s">
         <v>113</v>
       </c>
       <c r="D65" s="9" t="s">
         <v>114</v>
       </c>
       <c r="E65" s="13">
-        <v>900.0</v>
+        <v>832.0</v>
       </c>
     </row>
     <row r="66" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A66" s="16">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="D66" s="9" t="s">
         <v>115</v>
       </c>
-      <c r="D66" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E66" s="13">
-        <v>800.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="67" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A67" s="16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="D67" s="9" t="s">
         <v>117</v>
       </c>
-      <c r="D67" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E67" s="13">
-        <v>832.0</v>
+        <v>647.0</v>
       </c>
     </row>
     <row r="68" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A68" s="16">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B68" s="7"/>
       <c r="C68" s="8" t="s">
-        <v>87</v>
+        <v>118</v>
       </c>
       <c r="D68" s="9" t="s">
         <v>119</v>
       </c>
       <c r="E68" s="13">
-        <v>680.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="69" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A69" s="16">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B69" s="7"/>
       <c r="C69" s="8" t="s">
         <v>120</v>
       </c>
       <c r="D69" s="9" t="s">
         <v>121</v>
       </c>
       <c r="E69" s="13">
-        <v>647.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="70" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A70" s="16">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B70" s="7"/>
       <c r="C70" s="8" t="s">
         <v>122</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>123</v>
       </c>
       <c r="E70" s="13">
-        <v>640.0</v>
+        <v>960.0</v>
       </c>
     </row>
     <row r="71" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A71" s="16">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="8" t="s">
         <v>124</v>
       </c>
       <c r="D71" s="9" t="s">
         <v>125</v>
       </c>
       <c r="E71" s="13">
-        <v>640.0</v>
+        <v>960.0</v>
       </c>
     </row>
     <row r="72" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A72" s="16">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B72" s="7"/>
       <c r="C72" s="8" t="s">
         <v>126</v>
       </c>
       <c r="D72" s="9" t="s">
         <v>127</v>
       </c>
       <c r="E72" s="13">
-        <v>960.0</v>
+        <v>620.0</v>
       </c>
     </row>
     <row r="73" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A73" s="16">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B73" s="7"/>
       <c r="C73" s="8" t="s">
         <v>128</v>
       </c>
       <c r="D73" s="9" t="s">
         <v>129</v>
       </c>
       <c r="E73" s="13">
-        <v>960.0</v>
+        <v>607.0</v>
       </c>
     </row>
     <row r="74" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A74" s="16">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B74" s="7"/>
       <c r="C74" s="8" t="s">
         <v>130</v>
       </c>
       <c r="D74" s="9" t="s">
         <v>131</v>
       </c>
       <c r="E74" s="13">
-        <v>620.0</v>
+        <v>675.0</v>
       </c>
     </row>
     <row r="75" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A75" s="16">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B75" s="7"/>
       <c r="C75" s="8" t="s">
         <v>132</v>
       </c>
       <c r="D75" s="9" t="s">
         <v>133</v>
       </c>
       <c r="E75" s="13">
-        <v>607.0</v>
+        <v>825.0</v>
       </c>
     </row>
     <row r="76" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A76" s="16">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B76" s="7"/>
       <c r="C76" s="8" t="s">
         <v>134</v>
       </c>
       <c r="D76" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E76" s="13">
-        <v>640.0</v>
+        <v>825.0</v>
       </c>
     </row>
     <row r="77" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A77" s="16">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="8" t="s">
         <v>136</v>
       </c>
       <c r="D77" s="9" t="s">
         <v>137</v>
       </c>
       <c r="E77" s="13">
-        <v>825.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="78" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A78" s="16">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="8" t="s">
         <v>138</v>
       </c>
       <c r="D78" s="9" t="s">
         <v>139</v>
       </c>
       <c r="E78" s="13">
-        <v>825.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="79" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A79" s="16">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B79" s="7"/>
       <c r="C79" s="8" t="s">
         <v>140</v>
       </c>
       <c r="D79" s="9" t="s">
         <v>141</v>
       </c>
       <c r="E79" s="13">
-        <v>560.0</v>
+        <v>770.0</v>
       </c>
     </row>
     <row r="80" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A80" s="16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B80" s="7"/>
       <c r="C80" s="8" t="s">
         <v>142</v>
       </c>
       <c r="D80" s="9" t="s">
         <v>143</v>
       </c>
       <c r="E80" s="13">
-        <v>740.0</v>
+        <v>670.0</v>
       </c>
     </row>
     <row r="81" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A81" s="16">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B81" s="7"/>
       <c r="C81" s="8" t="s">
         <v>144</v>
       </c>
       <c r="D81" s="9" t="s">
         <v>145</v>
       </c>
       <c r="E81" s="13">
-        <v>770.0</v>
+        <v>960.0</v>
       </c>
     </row>
     <row r="82" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A82" s="16">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B82" s="7"/>
       <c r="C82" s="8" t="s">
         <v>146</v>
       </c>
       <c r="D82" s="9" t="s">
         <v>147</v>
       </c>
       <c r="E82" s="13">
-        <v>670.0</v>
+        <v>1150.0</v>
       </c>
     </row>
     <row r="83" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A83" s="16">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B83" s="7"/>
       <c r="C83" s="8" t="s">
         <v>148</v>
       </c>
       <c r="D83" s="9" t="s">
         <v>149</v>
       </c>
       <c r="E83" s="13">
-        <v>960.0</v>
+        <v>1150.0</v>
       </c>
     </row>
     <row r="84" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A84" s="16">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B84" s="7"/>
       <c r="C84" s="8" t="s">
         <v>150</v>
       </c>
       <c r="D84" s="9" t="s">
         <v>151</v>
       </c>
       <c r="E84" s="13">
-        <v>1150.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="85" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A85" s="16">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="8" t="s">
         <v>152</v>
       </c>
       <c r="D85" s="9" t="s">
         <v>153</v>
       </c>
       <c r="E85" s="13">
-        <v>1150.0</v>
+        <v>1100.0</v>
       </c>
     </row>
     <row r="86" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A86" s="16">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B86" s="7"/>
       <c r="C86" s="8" t="s">
         <v>154</v>
       </c>
       <c r="D86" s="9" t="s">
         <v>155</v>
       </c>
       <c r="E86" s="13">
         <v>1100.0</v>
       </c>
     </row>
     <row r="87" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A87" s="16">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B87" s="7"/>
       <c r="C87" s="8" t="s">
         <v>156</v>
       </c>
       <c r="D87" s="9" t="s">
         <v>157</v>
       </c>
       <c r="E87" s="13">
-        <v>1100.0</v>
+        <v>910.0</v>
       </c>
     </row>
     <row r="88" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A88" s="16">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B88" s="7"/>
       <c r="C88" s="8" t="s">
         <v>158</v>
       </c>
       <c r="D88" s="9" t="s">
         <v>159</v>
       </c>
       <c r="E88" s="13">
-        <v>1100.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="89" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A89" s="16">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B89" s="7"/>
       <c r="C89" s="8" t="s">
         <v>160</v>
       </c>
       <c r="D89" s="9" t="s">
         <v>161</v>
       </c>
       <c r="E89" s="13">
-        <v>910.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="90" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A90" s="16">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B90" s="7"/>
       <c r="C90" s="8" t="s">
         <v>162</v>
       </c>
       <c r="D90" s="9" t="s">
         <v>163</v>
       </c>
       <c r="E90" s="13">
         <v>520.0</v>
       </c>
     </row>
     <row r="91" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A91" s="16">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B91" s="7"/>
       <c r="C91" s="8" t="s">
         <v>164</v>
       </c>
       <c r="D91" s="9" t="s">
         <v>165</v>
       </c>
       <c r="E91" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="92" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A92" s="16">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B92" s="7"/>
       <c r="C92" s="8" t="s">
         <v>166</v>
       </c>
       <c r="D92" s="9" t="s">
         <v>167</v>
       </c>
       <c r="E92" s="13">
         <v>520.0</v>
       </c>
     </row>
     <row r="93" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A93" s="16">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B93" s="7"/>
       <c r="C93" s="8" t="s">
         <v>168</v>
       </c>
       <c r="D93" s="9" t="s">
         <v>169</v>
       </c>
       <c r="E93" s="13">
-        <v>520.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="94" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A94" s="16">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B94" s="7"/>
       <c r="C94" s="8" t="s">
         <v>170</v>
       </c>
       <c r="D94" s="9" t="s">
         <v>171</v>
       </c>
       <c r="E94" s="13">
-        <v>520.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="95" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A95" s="16">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B95" s="7"/>
       <c r="C95" s="8" t="s">
         <v>172</v>
       </c>
       <c r="D95" s="9" t="s">
         <v>173</v>
       </c>
       <c r="E95" s="13">
-        <v>640.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="96" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A96" s="16">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B96" s="7"/>
       <c r="C96" s="8" t="s">
         <v>174</v>
       </c>
       <c r="D96" s="9" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E96" s="13">
-        <v>800.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="97" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A97" s="16">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B97" s="7"/>
       <c r="C97" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="D97" s="9" t="s">
         <v>176</v>
       </c>
-      <c r="D97" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E97" s="13">
-        <v>500.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="98" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A98" s="16">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B98" s="7"/>
       <c r="C98" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="D98" s="9" t="s">
         <v>178</v>
       </c>
-      <c r="D98" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E98" s="13">
-        <v>520.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="99" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A99" s="16">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B99" s="7"/>
       <c r="C99" s="8" t="s">
         <v>179</v>
       </c>
       <c r="D99" s="9" t="s">
         <v>180</v>
       </c>
       <c r="E99" s="13">
-        <v>520.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="100" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A100" s="16">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B100" s="7"/>
       <c r="C100" s="8" t="s">
         <v>181</v>
       </c>
       <c r="D100" s="9" t="s">
         <v>182</v>
       </c>
       <c r="E100" s="13">
-        <v>800.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="101" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A101" s="16">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="8" t="s">
         <v>183</v>
       </c>
       <c r="D101" s="9" t="s">
         <v>184</v>
       </c>
       <c r="E101" s="13">
-        <v>900.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="102" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A102" s="16">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B102" s="7"/>
       <c r="C102" s="8" t="s">
         <v>185</v>
       </c>
       <c r="D102" s="9" t="s">
         <v>186</v>
       </c>
       <c r="E102" s="13">
-        <v>500.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="103" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A103" s="16">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B103" s="7"/>
       <c r="C103" s="8" t="s">
         <v>187</v>
       </c>
       <c r="D103" s="9" t="s">
         <v>188</v>
       </c>
       <c r="E103" s="13">
         <v>800.0</v>
       </c>
     </row>
     <row r="104" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A104" s="16">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B104" s="7"/>
       <c r="C104" s="8" t="s">
         <v>189</v>
       </c>
       <c r="D104" s="9" t="s">
         <v>190</v>
       </c>
       <c r="E104" s="13">
         <v>900.0</v>
       </c>
     </row>
     <row r="105" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A105" s="16">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B105" s="7"/>
       <c r="C105" s="8" t="s">
         <v>191</v>
       </c>
       <c r="D105" s="9" t="s">
         <v>192</v>
       </c>
       <c r="E105" s="13">
-        <v>800.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="106" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A106" s="16">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B106" s="7"/>
       <c r="C106" s="8" t="s">
         <v>193</v>
       </c>
       <c r="D106" s="9" t="s">
         <v>194</v>
       </c>
       <c r="E106" s="13">
-        <v>900.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="107" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A107" s="16">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B107" s="7"/>
       <c r="C107" s="8" t="s">
         <v>195</v>
       </c>
       <c r="D107" s="9" t="s">
         <v>196</v>
       </c>
       <c r="E107" s="13">
         <v>520.0</v>
       </c>
     </row>
     <row r="108" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A108" s="16">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B108" s="7"/>
       <c r="C108" s="8" t="s">
         <v>197</v>
       </c>
       <c r="D108" s="9" t="s">
         <v>198</v>
       </c>
       <c r="E108" s="13">
         <v>520.0</v>
       </c>
     </row>
     <row r="109" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A109" s="16">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B109" s="7"/>
       <c r="C109" s="8" t="s">
         <v>199</v>
       </c>
       <c r="D109" s="9" t="s">
         <v>200</v>
       </c>
       <c r="E109" s="13">
         <v>520.0</v>
       </c>
     </row>
     <row r="110" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A110" s="16">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B110" s="7"/>
       <c r="C110" s="8" t="s">
         <v>201</v>
       </c>
       <c r="D110" s="9" t="s">
         <v>202</v>
       </c>
       <c r="E110" s="13">
-        <v>520.0</v>
+        <v>940.0</v>
       </c>
     </row>
     <row r="111" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A111" s="16">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B111" s="7"/>
       <c r="C111" s="8" t="s">
         <v>203</v>
       </c>
       <c r="D111" s="9" t="s">
         <v>204</v>
       </c>
       <c r="E111" s="13">
-        <v>520.0</v>
+        <v>940.0</v>
       </c>
     </row>
     <row r="112" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A112" s="16">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B112" s="7"/>
       <c r="C112" s="8" t="s">
         <v>205</v>
       </c>
       <c r="D112" s="9" t="s">
         <v>206</v>
       </c>
       <c r="E112" s="13">
-        <v>940.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="113" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A113" s="16">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B113" s="7"/>
       <c r="C113" s="8" t="s">
         <v>207</v>
       </c>
       <c r="D113" s="9" t="s">
         <v>208</v>
       </c>
       <c r="E113" s="13">
-        <v>940.0</v>
+        <v>800.0</v>
       </c>
     </row>
     <row r="114" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A114" s="16">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B114" s="7"/>
       <c r="C114" s="8" t="s">
         <v>209</v>
       </c>
       <c r="D114" s="9" t="s">
         <v>210</v>
       </c>
       <c r="E114" s="13">
         <v>520.0</v>
       </c>
     </row>
     <row r="115" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A115" s="16">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B115" s="7"/>
       <c r="C115" s="8" t="s">
         <v>211</v>
       </c>
       <c r="D115" s="9" t="s">
         <v>212</v>
       </c>
       <c r="E115" s="13">
-        <v>800.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="116" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A116" s="16">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B116" s="7"/>
       <c r="C116" s="8" t="s">
         <v>213</v>
       </c>
       <c r="D116" s="9" t="s">
         <v>214</v>
       </c>
       <c r="E116" s="13">
-        <v>520.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="117" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A117" s="16">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B117" s="7"/>
       <c r="C117" s="8" t="s">
         <v>215</v>
       </c>
       <c r="D117" s="9" t="s">
         <v>216</v>
       </c>
       <c r="E117" s="13">
-        <v>520.0</v>
+        <v>480.0</v>
       </c>
     </row>
     <row r="118" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A118" s="16">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B118" s="7"/>
       <c r="C118" s="8" t="s">
         <v>217</v>
       </c>
       <c r="D118" s="9" t="s">
         <v>218</v>
       </c>
       <c r="E118" s="13">
-        <v>520.0</v>
-[...7 lines deleted...]
-      <c r="C119" s="8" t="s">
+        <v>720.0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" outlineLevel="1">
+      <c r="A119" s="17" t="s">
         <v>219</v>
       </c>
-      <c r="D119" s="9" t="s">
+      <c r="B119" s="2"/>
+      <c r="C119" s="2"/>
+      <c r="D119" s="2"/>
+      <c r="E119" s="10"/>
+    </row>
+    <row r="120" spans="1:5" outlineLevel="2">
+      <c r="A120" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B120" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C120" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E120" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" outlineLevel="2">
+      <c r="A121" s="18"/>
+      <c r="B121" s="6"/>
+      <c r="C121" s="6"/>
+      <c r="D121" s="6"/>
+      <c r="E121" s="12"/>
+    </row>
+    <row r="122" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A122" s="16">
+        <v>1</v>
+      </c>
+      <c r="B122" s="7"/>
+      <c r="C122" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="D122" s="9" t="s">
         <v>220</v>
       </c>
-      <c r="E119" s="13">
-[...8 lines deleted...]
-      <c r="C120" s="8" t="s">
+      <c r="E122" s="13">
+        <v>675.0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A123" s="16">
+        <v>2</v>
+      </c>
+      <c r="B123" s="7"/>
+      <c r="C123" s="8" t="s">
         <v>221</v>
       </c>
-      <c r="D120" s="9" t="s">
+      <c r="D123" s="9" t="s">
         <v>222</v>
       </c>
-      <c r="E120" s="13">
-[...8 lines deleted...]
-      <c r="C121" s="8" t="s">
+      <c r="E123" s="13">
+        <v>420.0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A124" s="16">
+        <v>3</v>
+      </c>
+      <c r="B124" s="7"/>
+      <c r="C124" s="8" t="s">
         <v>223</v>
       </c>
-      <c r="D121" s="9" t="s">
+      <c r="D124" s="9" t="s">
         <v>224</v>
       </c>
-      <c r="E121" s="13">
-[...34 lines deleted...]
-      <c r="E124" s="12"/>
+      <c r="E124" s="13">
+        <v>600.0</v>
+      </c>
     </row>
     <row r="125" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A125" s="16">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B125" s="7"/>
       <c r="C125" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="D125" s="9" t="s">
         <v>226</v>
       </c>
-      <c r="D125" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E125" s="13">
-        <v>420.0</v>
+        <v>640.0</v>
       </c>
     </row>
     <row r="126" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A126" s="16">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B126" s="7"/>
       <c r="C126" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="D126" s="9" t="s">
         <v>228</v>
       </c>
-      <c r="D126" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E126" s="13">
-        <v>600.0</v>
+        <v>700.0</v>
       </c>
     </row>
     <row r="127" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A127" s="16">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B127" s="7"/>
       <c r="C127" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="D127" s="9" t="s">
         <v>230</v>
       </c>
-      <c r="D127" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E127" s="13">
-        <v>640.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="128" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A128" s="16">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B128" s="7"/>
       <c r="C128" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="D128" s="9" t="s">
         <v>232</v>
       </c>
-      <c r="D128" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E128" s="13">
-        <v>700.0</v>
+        <v>528.0</v>
       </c>
     </row>
     <row r="129" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A129" s="16">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B129" s="7"/>
       <c r="C129" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="D129" s="9" t="s">
         <v>234</v>
       </c>
-      <c r="D129" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E129" s="13">
-        <v>550.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="130" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A130" s="16">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B130" s="7"/>
       <c r="C130" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="D130" s="9" t="s">
         <v>236</v>
       </c>
-      <c r="D130" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E130" s="13">
-        <v>528.0</v>
+        <v>475.0</v>
       </c>
     </row>
     <row r="131" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A131" s="16">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B131" s="7"/>
       <c r="C131" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="D131" s="9" t="s">
         <v>238</v>
       </c>
-      <c r="D131" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E131" s="13">
-        <v>540.0</v>
+        <v>488.0</v>
       </c>
     </row>
     <row r="132" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A132" s="16">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B132" s="7"/>
       <c r="C132" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="D132" s="9" t="s">
         <v>240</v>
       </c>
-      <c r="D132" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E132" s="13">
-        <v>475.0</v>
+        <v>713.0</v>
       </c>
     </row>
     <row r="133" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A133" s="16">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B133" s="7"/>
       <c r="C133" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="D133" s="9" t="s">
         <v>242</v>
       </c>
-      <c r="D133" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E133" s="13">
-        <v>488.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="134" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A134" s="16">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B134" s="7"/>
       <c r="C134" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="D134" s="9" t="s">
         <v>244</v>
       </c>
-      <c r="D134" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E134" s="13">
-        <v>713.0</v>
+        <v>560.0</v>
       </c>
     </row>
     <row r="135" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A135" s="16">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B135" s="7"/>
       <c r="C135" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="D135" s="9" t="s">
         <v>246</v>
       </c>
-      <c r="D135" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E135" s="13">
-        <v>560.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="136" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A136" s="16">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B136" s="7"/>
       <c r="C136" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="D136" s="9" t="s">
         <v>248</v>
       </c>
-      <c r="D136" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E136" s="13">
-        <v>560.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="137" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A137" s="16">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B137" s="7"/>
       <c r="C137" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="D137" s="9" t="s">
         <v>250</v>
       </c>
-      <c r="D137" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E137" s="13">
-        <v>540.0</v>
+        <v>726.0</v>
       </c>
     </row>
     <row r="138" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A138" s="16">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B138" s="7"/>
       <c r="C138" s="8" t="s">
+        <v>251</v>
+      </c>
+      <c r="D138" s="9" t="s">
         <v>252</v>
       </c>
-      <c r="D138" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E138" s="13">
-        <v>600.0</v>
+        <v>726.0</v>
       </c>
     </row>
     <row r="139" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A139" s="16">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B139" s="7"/>
       <c r="C139" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="D139" s="9" t="s">
         <v>254</v>
       </c>
-      <c r="D139" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E139" s="13">
-        <v>726.0</v>
+        <v>520.0</v>
       </c>
     </row>
     <row r="140" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A140" s="16">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B140" s="7"/>
       <c r="C140" s="8" t="s">
+        <v>255</v>
+      </c>
+      <c r="D140" s="9" t="s">
         <v>256</v>
       </c>
-      <c r="D140" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E140" s="13">
-        <v>726.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="141" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A141" s="16">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B141" s="7"/>
       <c r="C141" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="D141" s="9" t="s">
         <v>258</v>
       </c>
-      <c r="D141" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E141" s="13">
-        <v>520.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="142" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A142" s="16">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B142" s="7"/>
       <c r="C142" s="8" t="s">
+        <v>259</v>
+      </c>
+      <c r="D142" s="9" t="s">
         <v>260</v>
       </c>
-      <c r="D142" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E142" s="13">
-        <v>600.0</v>
+        <v>450.0</v>
       </c>
     </row>
     <row r="143" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A143" s="16">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B143" s="7"/>
       <c r="C143" s="8" t="s">
+        <v>261</v>
+      </c>
+      <c r="D143" s="9" t="s">
         <v>262</v>
       </c>
-      <c r="D143" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E143" s="13">
-        <v>430.0</v>
+        <v>1135.0</v>
       </c>
     </row>
     <row r="144" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A144" s="16">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B144" s="7"/>
       <c r="C144" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="D144" s="9" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
       <c r="E144" s="13">
         <v>450.0</v>
       </c>
     </row>
-    <row r="145" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C145" s="8" t="s">
+    <row r="145" spans="1:5" outlineLevel="1">
+      <c r="A145" s="17" t="s">
+        <v>265</v>
+      </c>
+      <c r="B145" s="2"/>
+      <c r="C145" s="2"/>
+      <c r="D145" s="2"/>
+      <c r="E145" s="10"/>
+    </row>
+    <row r="146" spans="1:5" outlineLevel="2">
+      <c r="A146" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B146" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C146" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D146" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E146" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" outlineLevel="2">
+      <c r="A147" s="18"/>
+      <c r="B147" s="6"/>
+      <c r="C147" s="6"/>
+      <c r="D147" s="6"/>
+      <c r="E147" s="12"/>
+    </row>
+    <row r="148" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A148" s="16">
+        <v>1</v>
+      </c>
+      <c r="B148" s="7"/>
+      <c r="C148" s="8" t="s">
         <v>266</v>
       </c>
-      <c r="D145" s="9" t="s">
+      <c r="D148" s="9" t="s">
         <v>267</v>
       </c>
-      <c r="E145" s="13">
-[...8 lines deleted...]
-      <c r="C146" s="8" t="s">
+      <c r="E148" s="13">
+        <v>400.0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A149" s="16">
+        <v>2</v>
+      </c>
+      <c r="B149" s="7"/>
+      <c r="C149" s="8" t="s">
         <v>268</v>
       </c>
-      <c r="D146" s="9" t="s">
+      <c r="D149" s="9" t="s">
         <v>269</v>
       </c>
-      <c r="E146" s="13">
-[...34 lines deleted...]
-      <c r="E149" s="12"/>
+      <c r="E149" s="13">
+        <v>720.0</v>
+      </c>
     </row>
     <row r="150" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A150" s="16">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B150" s="7"/>
       <c r="C150" s="8" t="s">
+        <v>270</v>
+      </c>
+      <c r="D150" s="9" t="s">
         <v>271</v>
       </c>
-      <c r="D150" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E150" s="13">
-        <v>400.0</v>
+        <v>1040.0</v>
       </c>
     </row>
     <row r="151" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A151" s="16">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B151" s="7"/>
       <c r="C151" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="D151" s="9" t="s">
         <v>273</v>
       </c>
-      <c r="D151" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E151" s="13">
-        <v>720.0</v>
+        <v>1200.0</v>
       </c>
     </row>
     <row r="152" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A152" s="16">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B152" s="7"/>
       <c r="C152" s="8" t="s">
+        <v>274</v>
+      </c>
+      <c r="D152" s="9" t="s">
         <v>275</v>
       </c>
-      <c r="D152" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E152" s="13">
-        <v>1040.0</v>
+        <v>440.0</v>
       </c>
     </row>
     <row r="153" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A153" s="16">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B153" s="7"/>
       <c r="C153" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="D153" s="9" t="s">
         <v>277</v>
       </c>
-      <c r="D153" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E153" s="13">
-        <v>440.0</v>
+        <v>960.0</v>
       </c>
     </row>
     <row r="154" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A154" s="16">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B154" s="7"/>
       <c r="C154" s="8" t="s">
+        <v>278</v>
+      </c>
+      <c r="D154" s="9" t="s">
         <v>279</v>
       </c>
-      <c r="D154" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E154" s="13">
-        <v>960.0</v>
+        <v>1200.0</v>
       </c>
     </row>
     <row r="155" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A155" s="16">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B155" s="7"/>
       <c r="C155" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="D155" s="9" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
       <c r="E155" s="13">
         <v>1150.0</v>
       </c>
     </row>
     <row r="156" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A156" s="16">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B156" s="7"/>
       <c r="C156" s="8" t="s">
+        <v>282</v>
+      </c>
+      <c r="D156" s="9" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="E156" s="13">
         <v>1170.0</v>
       </c>
     </row>
     <row r="157" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A157" s="16">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B157" s="7"/>
       <c r="C157" s="8" t="s">
+        <v>284</v>
+      </c>
+      <c r="D157" s="9" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="E157" s="13">
         <v>900.0</v>
       </c>
     </row>
     <row r="158" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A158" s="16">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B158" s="7"/>
       <c r="C158" s="8" t="s">
+        <v>286</v>
+      </c>
+      <c r="D158" s="9" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="E158" s="13">
         <v>1100.0</v>
       </c>
     </row>
     <row r="159" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A159" s="16">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B159" s="7"/>
       <c r="C159" s="8" t="s">
+        <v>288</v>
+      </c>
+      <c r="D159" s="9" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>290</v>
       </c>
       <c r="E159" s="13">
         <v>720.0</v>
       </c>
     </row>
     <row r="160" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A160" s="16">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B160" s="7"/>
       <c r="C160" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="D160" s="9" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="E160" s="13">
         <v>600.0</v>
       </c>
     </row>
     <row r="161" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A161" s="16">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B161" s="7"/>
       <c r="C161" s="8" t="s">
+        <v>292</v>
+      </c>
+      <c r="D161" s="9" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="E161" s="13">
         <v>830.0</v>
       </c>
     </row>
     <row r="162" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A162" s="16">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B162" s="7"/>
       <c r="C162" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="D162" s="9" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="E162" s="13">
         <v>800.0</v>
       </c>
     </row>
     <row r="163" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A163" s="16">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B163" s="7"/>
       <c r="C163" s="8" t="s">
+        <v>296</v>
+      </c>
+      <c r="D163" s="9" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="E163" s="13">
         <v>450.0</v>
       </c>
     </row>
     <row r="164" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A164" s="16">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B164" s="7"/>
       <c r="C164" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="D164" s="9" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="E164" s="13">
         <v>500.0</v>
       </c>
     </row>
     <row r="165" spans="1:5" outlineLevel="1">
       <c r="A165" s="17" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B165" s="2"/>
       <c r="C165" s="2"/>
       <c r="D165" s="2"/>
       <c r="E165" s="10"/>
     </row>
     <row r="166" spans="1:5" outlineLevel="2">
       <c r="A166" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B166" s="4" t="s">
         <v>8</v>
       </c>
       <c r="C166" s="4" t="s">
         <v>9</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E166" s="11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="167" spans="1:5" outlineLevel="2">
       <c r="A167" s="18"/>
       <c r="B167" s="6"/>
       <c r="C167" s="6"/>
       <c r="D167" s="6"/>
       <c r="E167" s="12"/>
     </row>
     <row r="168" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A168" s="16">
         <v>1</v>
       </c>
       <c r="B168" s="7"/>
       <c r="C168" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="D168" s="9" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="E168" s="13">
         <v>304.0</v>
       </c>
     </row>
     <row r="169" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A169" s="16">
         <v>2</v>
       </c>
       <c r="B169" s="7"/>
       <c r="C169" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="D169" s="9" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
       <c r="E169" s="13">
         <v>650.0</v>
       </c>
     </row>
     <row r="170" spans="1:5" customHeight="1" ht="80" outlineLevel="2">
       <c r="A170" s="16">
         <v>3</v>
       </c>
       <c r="B170" s="7"/>
       <c r="C170" s="8" t="s">
+        <v>305</v>
+      </c>
+      <c r="D170" s="9" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="E170" s="13">
         <v>581.0</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A10:E169"/>
   <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="A11:E11"/>
-    <mergeCell ref="A36:E36"/>
-[...2 lines deleted...]
-    <mergeCell ref="A124:E124"/>
+    <mergeCell ref="A35:E35"/>
+    <mergeCell ref="A37:E37"/>
+    <mergeCell ref="A119:E119"/>
+    <mergeCell ref="A121:E121"/>
+    <mergeCell ref="A145:E145"/>
     <mergeCell ref="A147:E147"/>
-    <mergeCell ref="A149:E149"/>
     <mergeCell ref="A165:E165"/>
     <mergeCell ref="A167:E167"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>http://zont-opt.ru/</dc:creator>
+  <dc:creator>https://zont-opt.ru/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте http://zont-opt.ru/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте https://zont-opt.ru/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>