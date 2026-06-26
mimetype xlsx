--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -31,51 +31,51 @@
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$10:$E$8</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="6">
   <si>
     <t>Прайс-лист зонты оптом</t>
   </si>
   <si>
     <t>https://zont-opt.ru/</t>
   </si>
   <si>
     <t>Оптовый прайс-лист.</t>
   </si>
   <si>
     <t>Viber, WhatsUP +7 (916) 408-90-37</t>
   </si>
   <si>
     <t>+7 495 162-21-86 Многоканальный</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-05-12 15:58:42</t>
+    <t>Актуальность прайса на: 2026-06-26 23:09:45</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>