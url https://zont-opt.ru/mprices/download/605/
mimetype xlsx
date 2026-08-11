--- v1 (2026-06-26)
+++ v2 (2026-08-11)
@@ -19,63 +19,63 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$10:$E$8</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="6">
   <si>
     <t>Прайс-лист зонты оптом</t>
   </si>
   <si>
-    <t>https://zont-opt.ru/</t>
+    <t>http://zont-opt.ru/</t>
   </si>
   <si>
     <t>Оптовый прайс-лист.</t>
   </si>
   <si>
     <t>Viber, WhatsUP +7 (916) 408-90-37</t>
   </si>
   <si>
     <t>+7 495 162-21-86 Многоканальный</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-26 23:09:45</t>
+    <t>Актуальность прайса на: 2026-08-11 00:00:05</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -387,51 +387,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zont-opt.ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zont-opt.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
@@ -494,36 +494,36 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>https://zont-opt.ru/</dc:creator>
+  <dc:creator>http://zont-opt.ru/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте https://zont-opt.ru/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте http://zont-opt.ru/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>