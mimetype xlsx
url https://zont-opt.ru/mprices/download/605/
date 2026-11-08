--- v2 (2026-08-11)
+++ v3 (2026-11-08)
@@ -19,63 +19,63 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$10:$E$8</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="6">
   <si>
     <t>Прайс-лист зонты оптом</t>
   </si>
   <si>
-    <t>http://zont-opt.ru/</t>
+    <t>https://zont-opt.ru/</t>
   </si>
   <si>
     <t>Оптовый прайс-лист.</t>
   </si>
   <si>
     <t>Viber, WhatsUP +7 (916) 408-90-37</t>
   </si>
   <si>
     <t>+7 495 162-21-86 Многоканальный</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-08-11 00:00:05</t>
+    <t>Актуальность прайса на: 2026-11-08 14:26:41</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -387,51 +387,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zont-opt.ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zont-opt.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
@@ -494,36 +494,36 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>http://zont-opt.ru/</dc:creator>
+  <dc:creator>https://zont-opt.ru/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте http://zont-opt.ru/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте https://zont-opt.ru/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>